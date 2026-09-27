--- v0 (2026-08-13)
+++ v1 (2026-09-27)
@@ -1,2509 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hzsmsk-my.sharepoint.com/personal/bystricka_hzsmsk_cz/Documents/Plocha/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{1EFEDC54-539E-4CD9-8C74-A766A2222CA5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15990" tabRatio="900" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="495" windowWidth="51195" windowHeight="26580" tabRatio="900" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="VZOR - vzorce" sheetId="21" state="hidden" r:id="rId1"/>
-[...23 lines deleted...]
-    <sheet name="Vzorce_12" sheetId="33" state="hidden" r:id="rId25"/>
+    <sheet name="VZOR" sheetId="6" r:id="rId1"/>
+    <sheet name="Leden 2026" sheetId="8" r:id="rId2"/>
+    <sheet name="Únor 2026" sheetId="9" r:id="rId3"/>
+    <sheet name="Březen 2026" sheetId="10" r:id="rId4"/>
+    <sheet name="Duben 2026" sheetId="11" r:id="rId5"/>
+    <sheet name="Květen 2026" sheetId="13" r:id="rId6"/>
+    <sheet name="Červen 2026" sheetId="14" r:id="rId7"/>
+    <sheet name="Červenec 2026" sheetId="15" r:id="rId8"/>
+    <sheet name="Srpen 2026" sheetId="16" r:id="rId9"/>
+    <sheet name="Září 2026" sheetId="17" r:id="rId10"/>
+    <sheet name="Říjen 2026" sheetId="18" r:id="rId11"/>
+    <sheet name="Listopad 2026" sheetId="19" r:id="rId12"/>
+    <sheet name="Prosinec 2026" sheetId="20" r:id="rId13"/>
   </sheets>
-  <calcPr calcId="125725"/>
-[...9 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Březen 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Červen 2026'!$A$10:$L$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Červenec 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Duben 2026'!$A$8:$L$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Květen 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Leden 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'Listopad 2026'!$A$8:$L$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'Prosinec 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Říjen 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Srpen 2026'!$A$8:$L$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Únor 2026'!$A$8:$L$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Září 2026'!$A$8:$L$42</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E11" i="20" l="1"/>
+  <c r="E12" i="20"/>
+  <c r="E13" i="20"/>
   <c r="E14" i="20"/>
-  <c r="E15"/>
-[...20 lines deleted...]
-  <c r="E36"/>
+  <c r="E15" i="20"/>
+  <c r="E16" i="20"/>
+  <c r="E17" i="20"/>
+  <c r="E18" i="20"/>
+  <c r="E19" i="20"/>
+  <c r="E20" i="20"/>
+  <c r="E21" i="20"/>
+  <c r="E22" i="20"/>
+  <c r="E23" i="20"/>
+  <c r="E24" i="20"/>
+  <c r="E25" i="20"/>
+  <c r="E26" i="20"/>
+  <c r="E27" i="20"/>
+  <c r="E28" i="20"/>
+  <c r="E29" i="20"/>
+  <c r="E30" i="20"/>
+  <c r="E31" i="20"/>
+  <c r="E32" i="20"/>
+  <c r="E33" i="20"/>
+  <c r="E34" i="20"/>
+  <c r="E35" i="20"/>
+  <c r="E36" i="20"/>
+  <c r="E37" i="20"/>
+  <c r="E38" i="20"/>
+  <c r="E39" i="20"/>
+  <c r="E40" i="20"/>
+  <c r="E10" i="20"/>
+  <c r="E11" i="19"/>
+  <c r="E12" i="19"/>
+  <c r="E13" i="19"/>
+  <c r="E14" i="19"/>
+  <c r="E15" i="19"/>
   <c r="E16" i="19"/>
-  <c r="E17"/>
-[...21 lines deleted...]
-  <c r="E10"/>
+  <c r="E17" i="19"/>
+  <c r="E18" i="19"/>
+  <c r="E19" i="19"/>
+  <c r="E20" i="19"/>
+  <c r="E21" i="19"/>
+  <c r="E22" i="19"/>
+  <c r="E23" i="19"/>
+  <c r="E24" i="19"/>
+  <c r="E25" i="19"/>
+  <c r="E26" i="19"/>
+  <c r="E27" i="19"/>
+  <c r="E28" i="19"/>
+  <c r="E29" i="19"/>
+  <c r="E30" i="19"/>
+  <c r="E31" i="19"/>
+  <c r="E32" i="19"/>
+  <c r="E33" i="19"/>
+  <c r="E34" i="19"/>
+  <c r="E35" i="19"/>
+  <c r="E36" i="19"/>
+  <c r="E37" i="19"/>
+  <c r="E38" i="19"/>
+  <c r="E39" i="19"/>
+  <c r="E10" i="19"/>
+  <c r="E11" i="18"/>
   <c r="E12" i="18"/>
-  <c r="E13"/>
-[...26 lines deleted...]
-  <c r="E40"/>
+  <c r="E13" i="18"/>
+  <c r="E14" i="18"/>
+  <c r="E15" i="18"/>
+  <c r="E16" i="18"/>
+  <c r="E17" i="18"/>
+  <c r="E18" i="18"/>
+  <c r="E19" i="18"/>
+  <c r="E20" i="18"/>
+  <c r="E21" i="18"/>
+  <c r="E22" i="18"/>
+  <c r="E23" i="18"/>
+  <c r="E24" i="18"/>
+  <c r="E25" i="18"/>
+  <c r="E26" i="18"/>
+  <c r="E27" i="18"/>
+  <c r="E28" i="18"/>
+  <c r="E29" i="18"/>
+  <c r="E30" i="18"/>
+  <c r="E31" i="18"/>
+  <c r="E32" i="18"/>
+  <c r="E33" i="18"/>
+  <c r="E34" i="18"/>
+  <c r="E35" i="18"/>
+  <c r="E36" i="18"/>
+  <c r="E37" i="18"/>
+  <c r="E38" i="18"/>
+  <c r="E39" i="18"/>
+  <c r="E40" i="18"/>
+  <c r="E10" i="18"/>
+  <c r="E10" i="17"/>
+  <c r="E11" i="17"/>
+  <c r="E12" i="17"/>
+  <c r="E13" i="17"/>
   <c r="E14" i="17"/>
-  <c r="E15"/>
-[...21 lines deleted...]
-  <c r="E37"/>
+  <c r="E15" i="17"/>
+  <c r="E16" i="17"/>
+  <c r="E17" i="17"/>
+  <c r="E18" i="17"/>
+  <c r="E19" i="17"/>
+  <c r="E20" i="17"/>
+  <c r="E21" i="17"/>
+  <c r="E22" i="17"/>
+  <c r="E23" i="17"/>
+  <c r="E24" i="17"/>
+  <c r="E25" i="17"/>
+  <c r="E26" i="17"/>
+  <c r="E27" i="17"/>
+  <c r="E28" i="17"/>
+  <c r="E29" i="17"/>
+  <c r="E30" i="17"/>
+  <c r="E31" i="17"/>
+  <c r="E32" i="17"/>
+  <c r="E33" i="17"/>
+  <c r="E34" i="17"/>
+  <c r="E35" i="17"/>
+  <c r="E36" i="17"/>
+  <c r="E37" i="17"/>
+  <c r="E38" i="17"/>
+  <c r="E39" i="17"/>
+  <c r="E11" i="16"/>
+  <c r="E12" i="16"/>
+  <c r="E13" i="16"/>
+  <c r="E14" i="16"/>
+  <c r="E15" i="16"/>
+  <c r="E16" i="16"/>
+  <c r="E17" i="16"/>
+  <c r="E18" i="16"/>
+  <c r="E19" i="16"/>
+  <c r="E20" i="16"/>
+  <c r="E21" i="16"/>
+  <c r="E22" i="16"/>
+  <c r="E23" i="16"/>
+  <c r="E24" i="16"/>
+  <c r="E25" i="16"/>
+  <c r="E26" i="16"/>
+  <c r="E27" i="16"/>
+  <c r="E28" i="16"/>
+  <c r="E29" i="16"/>
+  <c r="E30" i="16"/>
+  <c r="E31" i="16"/>
+  <c r="E32" i="16"/>
+  <c r="E33" i="16"/>
+  <c r="E34" i="16"/>
+  <c r="E35" i="16"/>
+  <c r="E36" i="16"/>
+  <c r="E37" i="16"/>
   <c r="E38" i="16"/>
-  <c r="E39"/>
-[...17 lines deleted...]
-  <c r="E11"/>
+  <c r="E39" i="16"/>
+  <c r="E40" i="16"/>
+  <c r="E10" i="16"/>
+  <c r="E10" i="15"/>
+  <c r="E11" i="15"/>
+  <c r="E12" i="15"/>
   <c r="E13" i="15"/>
-  <c r="E14"/>
-[...20 lines deleted...]
-  <c r="E35"/>
+  <c r="E14" i="15"/>
+  <c r="E15" i="15"/>
+  <c r="E16" i="15"/>
+  <c r="E17" i="15"/>
+  <c r="E18" i="15"/>
+  <c r="E19" i="15"/>
+  <c r="E20" i="15"/>
+  <c r="E21" i="15"/>
+  <c r="E22" i="15"/>
+  <c r="E23" i="15"/>
+  <c r="E24" i="15"/>
+  <c r="E25" i="15"/>
+  <c r="E26" i="15"/>
+  <c r="E27" i="15"/>
+  <c r="E28" i="15"/>
+  <c r="E29" i="15"/>
+  <c r="E30" i="15"/>
+  <c r="E31" i="15"/>
+  <c r="E32" i="15"/>
+  <c r="E33" i="15"/>
+  <c r="E34" i="15"/>
+  <c r="E35" i="15"/>
+  <c r="E36" i="15"/>
+  <c r="E37" i="15"/>
+  <c r="E38" i="15"/>
+  <c r="E39" i="15"/>
+  <c r="E40" i="15"/>
+  <c r="E11" i="14"/>
+  <c r="E12" i="14"/>
+  <c r="E13" i="14"/>
+  <c r="E14" i="14"/>
   <c r="E15" i="14"/>
-  <c r="E16"/>
-[...20 lines deleted...]
-  <c r="E37"/>
+  <c r="E16" i="14"/>
+  <c r="E17" i="14"/>
+  <c r="E18" i="14"/>
+  <c r="E19" i="14"/>
+  <c r="E20" i="14"/>
+  <c r="E21" i="14"/>
+  <c r="E22" i="14"/>
+  <c r="E23" i="14"/>
+  <c r="E24" i="14"/>
+  <c r="E25" i="14"/>
+  <c r="E26" i="14"/>
+  <c r="E27" i="14"/>
+  <c r="E28" i="14"/>
+  <c r="E29" i="14"/>
+  <c r="E30" i="14"/>
+  <c r="E31" i="14"/>
+  <c r="E32" i="14"/>
+  <c r="E33" i="14"/>
+  <c r="E34" i="14"/>
+  <c r="E35" i="14"/>
+  <c r="E36" i="14"/>
+  <c r="E37" i="14"/>
+  <c r="E38" i="14"/>
+  <c r="E39" i="14"/>
+  <c r="E10" i="14"/>
+  <c r="E10" i="13"/>
+  <c r="E11" i="13"/>
+  <c r="E12" i="13"/>
+  <c r="E13" i="13"/>
+  <c r="E14" i="13"/>
+  <c r="E15" i="13"/>
+  <c r="E16" i="13"/>
   <c r="E17" i="13"/>
-  <c r="E18"/>
-[...24 lines deleted...]
-  <c r="E12"/>
+  <c r="E18" i="13"/>
+  <c r="E19" i="13"/>
+  <c r="E20" i="13"/>
+  <c r="E21" i="13"/>
+  <c r="E22" i="13"/>
+  <c r="E23" i="13"/>
+  <c r="E24" i="13"/>
+  <c r="E25" i="13"/>
+  <c r="E26" i="13"/>
+  <c r="E27" i="13"/>
+  <c r="E28" i="13"/>
+  <c r="E29" i="13"/>
+  <c r="E30" i="13"/>
+  <c r="E31" i="13"/>
+  <c r="E32" i="13"/>
+  <c r="E33" i="13"/>
+  <c r="E34" i="13"/>
+  <c r="E35" i="13"/>
+  <c r="E36" i="13"/>
+  <c r="E37" i="13"/>
+  <c r="E38" i="13"/>
+  <c r="E39" i="13"/>
+  <c r="E40" i="13"/>
+  <c r="E11" i="11"/>
+  <c r="E12" i="11"/>
   <c r="E13" i="11"/>
-  <c r="E14"/>
-[...20 lines deleted...]
-  <c r="E35"/>
+  <c r="E14" i="11"/>
+  <c r="E15" i="11"/>
+  <c r="E16" i="11"/>
+  <c r="E17" i="11"/>
+  <c r="E18" i="11"/>
+  <c r="E19" i="11"/>
+  <c r="E20" i="11"/>
+  <c r="E21" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="E23" i="11"/>
+  <c r="E24" i="11"/>
+  <c r="E25" i="11"/>
+  <c r="E26" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="E28" i="11"/>
+  <c r="E29" i="11"/>
+  <c r="E30" i="11"/>
+  <c r="E31" i="11"/>
+  <c r="E32" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="E34" i="11"/>
+  <c r="E35" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="E38" i="11"/>
+  <c r="E39" i="11"/>
+  <c r="E10" i="11"/>
+  <c r="E11" i="10"/>
+  <c r="E12" i="10"/>
+  <c r="E13" i="10"/>
+  <c r="E14" i="10"/>
+  <c r="E15" i="10"/>
   <c r="E16" i="10"/>
-  <c r="E17"/>
-[...21 lines deleted...]
-  <c r="E10"/>
+  <c r="E17" i="10"/>
+  <c r="E18" i="10"/>
+  <c r="E19" i="10"/>
+  <c r="E20" i="10"/>
+  <c r="E21" i="10"/>
+  <c r="E22" i="10"/>
+  <c r="E23" i="10"/>
+  <c r="E24" i="10"/>
+  <c r="E25" i="10"/>
+  <c r="E26" i="10"/>
+  <c r="E27" i="10"/>
+  <c r="E28" i="10"/>
+  <c r="E29" i="10"/>
+  <c r="E30" i="10"/>
+  <c r="E31" i="10"/>
+  <c r="E32" i="10"/>
+  <c r="E33" i="10"/>
+  <c r="E34" i="10"/>
+  <c r="E35" i="10"/>
+  <c r="E36" i="10"/>
+  <c r="E37" i="10"/>
+  <c r="E38" i="10"/>
+  <c r="E39" i="10"/>
+  <c r="E40" i="10"/>
+  <c r="E10" i="10"/>
+  <c r="E11" i="9"/>
+  <c r="E12" i="9"/>
+  <c r="E13" i="9"/>
+  <c r="E14" i="9"/>
+  <c r="E15" i="9"/>
+  <c r="E16" i="9"/>
   <c r="E17" i="9"/>
-  <c r="E18"/>
-[...21 lines deleted...]
-  <c r="E11"/>
+  <c r="E18" i="9"/>
+  <c r="E19" i="9"/>
+  <c r="E20" i="9"/>
+  <c r="E21" i="9"/>
+  <c r="E22" i="9"/>
+  <c r="E23" i="9"/>
+  <c r="E24" i="9"/>
+  <c r="E25" i="9"/>
+  <c r="E26" i="9"/>
+  <c r="E27" i="9"/>
+  <c r="E28" i="9"/>
+  <c r="E29" i="9"/>
+  <c r="E30" i="9"/>
+  <c r="E31" i="9"/>
+  <c r="E32" i="9"/>
+  <c r="E33" i="9"/>
+  <c r="E34" i="9"/>
+  <c r="E35" i="9"/>
+  <c r="E36" i="9"/>
+  <c r="E37" i="9"/>
+  <c r="E10" i="9"/>
+  <c r="E11" i="8"/>
+  <c r="E12" i="8"/>
+  <c r="E13" i="8"/>
+  <c r="E14" i="8"/>
+  <c r="E15" i="8"/>
+  <c r="E16" i="8"/>
+  <c r="E17" i="8"/>
+  <c r="E18" i="8"/>
+  <c r="E19" i="8"/>
+  <c r="E20" i="8"/>
+  <c r="E21" i="8"/>
+  <c r="E22" i="8"/>
+  <c r="E23" i="8"/>
+  <c r="E24" i="8"/>
+  <c r="E25" i="8"/>
+  <c r="E26" i="8"/>
+  <c r="E27" i="8"/>
+  <c r="E28" i="8"/>
+  <c r="E29" i="8"/>
+  <c r="E30" i="8"/>
+  <c r="E31" i="8"/>
+  <c r="E32" i="8"/>
+  <c r="E33" i="8"/>
   <c r="E34" i="8"/>
-  <c r="E35"/>
-[...1252 lines deleted...]
-  <c r="D31" s="1"/>
+  <c r="E35" i="8"/>
+  <c r="E36" i="8"/>
+  <c r="E37" i="8"/>
+  <c r="E38" i="8"/>
+  <c r="E39" i="8"/>
+  <c r="E40" i="8"/>
+  <c r="E10" i="8"/>
+  <c r="G11" i="20" l="1"/>
+  <c r="G12" i="20"/>
+  <c r="G13" i="20"/>
+  <c r="G14" i="20"/>
+  <c r="G15" i="20"/>
+  <c r="G16" i="20"/>
+  <c r="G17" i="20"/>
+  <c r="G18" i="20"/>
+  <c r="G19" i="20"/>
+  <c r="G20" i="20"/>
+  <c r="G21" i="20"/>
+  <c r="G22" i="20"/>
+  <c r="G23" i="20"/>
+  <c r="G24" i="20"/>
+  <c r="G25" i="20"/>
+  <c r="G26" i="20"/>
+  <c r="G27" i="20"/>
+  <c r="G28" i="20"/>
+  <c r="G29" i="20"/>
+  <c r="G30" i="20"/>
+  <c r="G31" i="20"/>
+  <c r="G32" i="20"/>
+  <c r="G33" i="20"/>
+  <c r="G34" i="20"/>
+  <c r="G35" i="20"/>
+  <c r="G36" i="20"/>
+  <c r="G37" i="20"/>
+  <c r="G38" i="20"/>
+  <c r="G39" i="20"/>
+  <c r="G40" i="20"/>
+  <c r="G10" i="20"/>
+  <c r="G11" i="19"/>
+  <c r="G12" i="19"/>
+  <c r="G13" i="19"/>
+  <c r="G14" i="19"/>
+  <c r="G15" i="19"/>
+  <c r="G16" i="19"/>
+  <c r="G17" i="19"/>
+  <c r="G18" i="19"/>
+  <c r="G19" i="19"/>
+  <c r="G20" i="19"/>
+  <c r="G21" i="19"/>
+  <c r="G22" i="19"/>
+  <c r="G23" i="19"/>
+  <c r="G24" i="19"/>
+  <c r="G25" i="19"/>
+  <c r="G26" i="19"/>
+  <c r="G27" i="19"/>
+  <c r="G28" i="19"/>
+  <c r="G29" i="19"/>
+  <c r="G30" i="19"/>
+  <c r="G31" i="19"/>
+  <c r="G32" i="19"/>
+  <c r="G33" i="19"/>
+  <c r="G34" i="19"/>
+  <c r="G35" i="19"/>
+  <c r="G36" i="19"/>
+  <c r="G37" i="19"/>
+  <c r="G38" i="19"/>
+  <c r="G39" i="19"/>
+  <c r="G10" i="19"/>
+  <c r="G11" i="18"/>
+  <c r="G12" i="18"/>
+  <c r="G13" i="18"/>
+  <c r="G14" i="18"/>
+  <c r="G15" i="18"/>
+  <c r="G16" i="18"/>
+  <c r="G17" i="18"/>
+  <c r="G18" i="18"/>
+  <c r="G19" i="18"/>
+  <c r="G20" i="18"/>
+  <c r="G21" i="18"/>
+  <c r="G22" i="18"/>
+  <c r="G23" i="18"/>
+  <c r="G24" i="18"/>
+  <c r="G25" i="18"/>
+  <c r="G26" i="18"/>
+  <c r="G27" i="18"/>
+  <c r="G28" i="18"/>
+  <c r="G29" i="18"/>
+  <c r="G30" i="18"/>
+  <c r="G31" i="18"/>
+  <c r="G32" i="18"/>
+  <c r="G33" i="18"/>
+  <c r="G34" i="18"/>
+  <c r="G35" i="18"/>
+  <c r="G36" i="18"/>
+  <c r="G37" i="18"/>
+  <c r="G38" i="18"/>
+  <c r="G39" i="18"/>
+  <c r="G40" i="18"/>
+  <c r="G10" i="18"/>
+  <c r="G11" i="17"/>
+  <c r="G12" i="17"/>
+  <c r="G13" i="17"/>
+  <c r="G14" i="17"/>
+  <c r="G15" i="17"/>
+  <c r="G16" i="17"/>
+  <c r="G17" i="17"/>
+  <c r="G18" i="17"/>
+  <c r="G19" i="17"/>
+  <c r="G20" i="17"/>
+  <c r="G21" i="17"/>
+  <c r="G22" i="17"/>
+  <c r="G23" i="17"/>
+  <c r="G24" i="17"/>
+  <c r="G25" i="17"/>
+  <c r="G26" i="17"/>
+  <c r="G27" i="17"/>
+  <c r="G28" i="17"/>
+  <c r="G29" i="17"/>
+  <c r="G30" i="17"/>
+  <c r="G31" i="17"/>
+  <c r="G32" i="17"/>
+  <c r="G33" i="17"/>
+  <c r="G34" i="17"/>
+  <c r="G35" i="17"/>
+  <c r="G36" i="17"/>
+  <c r="G37" i="17"/>
+  <c r="G38" i="17"/>
+  <c r="G39" i="17"/>
+  <c r="G10" i="17"/>
+  <c r="G11" i="16"/>
+  <c r="G12" i="16"/>
+  <c r="G13" i="16"/>
+  <c r="G14" i="16"/>
+  <c r="G15" i="16"/>
+  <c r="G16" i="16"/>
+  <c r="G17" i="16"/>
+  <c r="G18" i="16"/>
+  <c r="G19" i="16"/>
+  <c r="G20" i="16"/>
+  <c r="G21" i="16"/>
+  <c r="G22" i="16"/>
+  <c r="G23" i="16"/>
+  <c r="G24" i="16"/>
+  <c r="G25" i="16"/>
+  <c r="G26" i="16"/>
+  <c r="G27" i="16"/>
+  <c r="G28" i="16"/>
+  <c r="G29" i="16"/>
+  <c r="G30" i="16"/>
+  <c r="G31" i="16"/>
+  <c r="G32" i="16"/>
+  <c r="G33" i="16"/>
+  <c r="G34" i="16"/>
+  <c r="G35" i="16"/>
+  <c r="G36" i="16"/>
+  <c r="G37" i="16"/>
+  <c r="G38" i="16"/>
+  <c r="G39" i="16"/>
+  <c r="G40" i="16"/>
+  <c r="G10" i="16"/>
+  <c r="G11" i="15"/>
+  <c r="G12" i="15"/>
+  <c r="G13" i="15"/>
+  <c r="G14" i="15"/>
+  <c r="G15" i="15"/>
+  <c r="G16" i="15"/>
+  <c r="G17" i="15"/>
+  <c r="G18" i="15"/>
+  <c r="G19" i="15"/>
+  <c r="G20" i="15"/>
+  <c r="G21" i="15"/>
+  <c r="G22" i="15"/>
+  <c r="G23" i="15"/>
+  <c r="G24" i="15"/>
+  <c r="G25" i="15"/>
+  <c r="G26" i="15"/>
+  <c r="G27" i="15"/>
+  <c r="G28" i="15"/>
+  <c r="G29" i="15"/>
+  <c r="G30" i="15"/>
+  <c r="G31" i="15"/>
+  <c r="G32" i="15"/>
+  <c r="G33" i="15"/>
+  <c r="G34" i="15"/>
+  <c r="G35" i="15"/>
+  <c r="G36" i="15"/>
+  <c r="G37" i="15"/>
+  <c r="G38" i="15"/>
+  <c r="G39" i="15"/>
+  <c r="G40" i="15"/>
+  <c r="G11" i="14"/>
+  <c r="G12" i="14"/>
+  <c r="G13" i="14"/>
+  <c r="G14" i="14"/>
+  <c r="G15" i="14"/>
+  <c r="G16" i="14"/>
+  <c r="G17" i="14"/>
+  <c r="G18" i="14"/>
+  <c r="G19" i="14"/>
+  <c r="G20" i="14"/>
+  <c r="G21" i="14"/>
+  <c r="G22" i="14"/>
+  <c r="G23" i="14"/>
+  <c r="G24" i="14"/>
+  <c r="G25" i="14"/>
+  <c r="G26" i="14"/>
+  <c r="G27" i="14"/>
+  <c r="G28" i="14"/>
+  <c r="G29" i="14"/>
+  <c r="G30" i="14"/>
+  <c r="G31" i="14"/>
+  <c r="G32" i="14"/>
+  <c r="G33" i="14"/>
+  <c r="G34" i="14"/>
+  <c r="G35" i="14"/>
+  <c r="G36" i="14"/>
+  <c r="G37" i="14"/>
+  <c r="G38" i="14"/>
+  <c r="G39" i="14"/>
+  <c r="G11" i="13"/>
+  <c r="G12" i="13"/>
+  <c r="G13" i="13"/>
+  <c r="G14" i="13"/>
+  <c r="G15" i="13"/>
+  <c r="G16" i="13"/>
+  <c r="G17" i="13"/>
+  <c r="G18" i="13"/>
+  <c r="G19" i="13"/>
+  <c r="G20" i="13"/>
+  <c r="G21" i="13"/>
+  <c r="G22" i="13"/>
+  <c r="G23" i="13"/>
+  <c r="G24" i="13"/>
+  <c r="G25" i="13"/>
+  <c r="G26" i="13"/>
+  <c r="G27" i="13"/>
+  <c r="G28" i="13"/>
+  <c r="G29" i="13"/>
+  <c r="G30" i="13"/>
+  <c r="G31" i="13"/>
+  <c r="G32" i="13"/>
+  <c r="G33" i="13"/>
+  <c r="G34" i="13"/>
+  <c r="G35" i="13"/>
+  <c r="G36" i="13"/>
+  <c r="G37" i="13"/>
+  <c r="G38" i="13"/>
+  <c r="G39" i="13"/>
+  <c r="G40" i="13"/>
+  <c r="G10" i="13"/>
+  <c r="G11" i="11"/>
+  <c r="G12" i="11"/>
+  <c r="G13" i="11"/>
+  <c r="G14" i="11"/>
+  <c r="G15" i="11"/>
+  <c r="G16" i="11"/>
+  <c r="G17" i="11"/>
+  <c r="G18" i="11"/>
+  <c r="G19" i="11"/>
+  <c r="G20" i="11"/>
+  <c r="G21" i="11"/>
+  <c r="G22" i="11"/>
+  <c r="G23" i="11"/>
+  <c r="G24" i="11"/>
+  <c r="G25" i="11"/>
+  <c r="G26" i="11"/>
+  <c r="G27" i="11"/>
+  <c r="G28" i="11"/>
+  <c r="G29" i="11"/>
+  <c r="G30" i="11"/>
+  <c r="G31" i="11"/>
+  <c r="G32" i="11"/>
+  <c r="G33" i="11"/>
+  <c r="G34" i="11"/>
+  <c r="G35" i="11"/>
+  <c r="G36" i="11"/>
+  <c r="G37" i="11"/>
+  <c r="G38" i="11"/>
+  <c r="G39" i="11"/>
+  <c r="G11" i="10"/>
+  <c r="G12" i="10"/>
+  <c r="G13" i="10"/>
+  <c r="G14" i="10"/>
+  <c r="G15" i="10"/>
+  <c r="G16" i="10"/>
+  <c r="G17" i="10"/>
+  <c r="G18" i="10"/>
+  <c r="G19" i="10"/>
+  <c r="G20" i="10"/>
+  <c r="G21" i="10"/>
+  <c r="G22" i="10"/>
+  <c r="G23" i="10"/>
+  <c r="G24" i="10"/>
+  <c r="G25" i="10"/>
+  <c r="G26" i="10"/>
+  <c r="G27" i="10"/>
+  <c r="G28" i="10"/>
+  <c r="G29" i="10"/>
+  <c r="G30" i="10"/>
+  <c r="G31" i="10"/>
+  <c r="G32" i="10"/>
+  <c r="G33" i="10"/>
+  <c r="G34" i="10"/>
+  <c r="G35" i="10"/>
+  <c r="G36" i="10"/>
+  <c r="G37" i="10"/>
+  <c r="G38" i="10"/>
+  <c r="G39" i="10"/>
+  <c r="G40" i="10"/>
+  <c r="G10" i="10"/>
+  <c r="G10" i="14"/>
+  <c r="G11" i="9"/>
+  <c r="G12" i="9"/>
+  <c r="G13" i="9"/>
+  <c r="G14" i="9"/>
+  <c r="G15" i="9"/>
+  <c r="G16" i="9"/>
+  <c r="G17" i="9"/>
+  <c r="G18" i="9"/>
+  <c r="G19" i="9"/>
+  <c r="G20" i="9"/>
+  <c r="G21" i="9"/>
+  <c r="G22" i="9"/>
+  <c r="G23" i="9"/>
+  <c r="G24" i="9"/>
+  <c r="G25" i="9"/>
+  <c r="G26" i="9"/>
+  <c r="G27" i="9"/>
+  <c r="G28" i="9"/>
+  <c r="G29" i="9"/>
+  <c r="G30" i="9"/>
+  <c r="G31" i="9"/>
+  <c r="G32" i="9"/>
+  <c r="G33" i="9"/>
+  <c r="G34" i="9"/>
+  <c r="G35" i="9"/>
+  <c r="G36" i="9"/>
+  <c r="G37" i="9"/>
+  <c r="G11" i="8"/>
+  <c r="G12" i="8"/>
+  <c r="G13" i="8"/>
+  <c r="G14" i="8"/>
+  <c r="G15" i="8"/>
+  <c r="G16" i="8"/>
+  <c r="G17" i="8"/>
+  <c r="G18" i="8"/>
+  <c r="G19" i="8"/>
+  <c r="G20" i="8"/>
+  <c r="G21" i="8"/>
+  <c r="G22" i="8"/>
+  <c r="G23" i="8"/>
+  <c r="G24" i="8"/>
+  <c r="G25" i="8"/>
+  <c r="G26" i="8"/>
+  <c r="G27" i="8"/>
+  <c r="G28" i="8"/>
+  <c r="G29" i="8"/>
+  <c r="G30" i="8"/>
+  <c r="G31" i="8"/>
+  <c r="G32" i="8"/>
+  <c r="G33" i="8"/>
+  <c r="G34" i="8"/>
+  <c r="G35" i="8"/>
+  <c r="G36" i="8"/>
+  <c r="G37" i="8"/>
+  <c r="G38" i="8"/>
+  <c r="G39" i="8"/>
+  <c r="G40" i="8"/>
+  <c r="B53" i="14"/>
+  <c r="B54" i="18"/>
+  <c r="B54" i="20"/>
+  <c r="B53" i="19"/>
+  <c r="B54" i="16"/>
+  <c r="B53" i="17"/>
+  <c r="B54" i="15"/>
+  <c r="B54" i="13"/>
+  <c r="B53" i="11"/>
+  <c r="B54" i="10"/>
+  <c r="B51" i="9"/>
+  <c r="H4" i="9"/>
+  <c r="H3" i="11"/>
+  <c r="H3" i="9"/>
+  <c r="F54" i="20"/>
+  <c r="F53" i="19"/>
+  <c r="F54" i="18"/>
+  <c r="F53" i="17"/>
+  <c r="F54" i="16"/>
+  <c r="F54" i="15"/>
+  <c r="F53" i="14"/>
+  <c r="F54" i="13"/>
+  <c r="F53" i="11"/>
+  <c r="F54" i="10"/>
+  <c r="F51" i="9"/>
+  <c r="F66" i="20"/>
+  <c r="F63" i="20"/>
+  <c r="F60" i="20"/>
+  <c r="F65" i="19"/>
+  <c r="F62" i="19"/>
+  <c r="F59" i="19"/>
+  <c r="F66" i="18"/>
+  <c r="F63" i="18"/>
+  <c r="F60" i="18"/>
+  <c r="F65" i="17"/>
+  <c r="F62" i="17"/>
+  <c r="F59" i="17"/>
+  <c r="F66" i="16"/>
+  <c r="F63" i="16"/>
+  <c r="F60" i="16"/>
+  <c r="F66" i="15"/>
+  <c r="F63" i="15"/>
+  <c r="F60" i="15"/>
+  <c r="F65" i="14"/>
+  <c r="F62" i="14"/>
+  <c r="F59" i="14"/>
+  <c r="F66" i="13"/>
+  <c r="F63" i="13"/>
+  <c r="F60" i="13"/>
+  <c r="F65" i="11"/>
+  <c r="F62" i="11"/>
+  <c r="F59" i="11"/>
+  <c r="F66" i="10"/>
+  <c r="F63" i="10"/>
+  <c r="F60" i="10"/>
+  <c r="F57" i="9"/>
+  <c r="F63" i="9"/>
+  <c r="F60" i="9"/>
+  <c r="J42" i="20"/>
+  <c r="J41" i="19"/>
+  <c r="J42" i="18"/>
+  <c r="J41" i="17"/>
+  <c r="J42" i="16"/>
+  <c r="J42" i="15"/>
+  <c r="J41" i="14"/>
+  <c r="H9" i="14"/>
+  <c r="J42" i="13"/>
+  <c r="J41" i="11"/>
+  <c r="J42" i="10"/>
+  <c r="J39" i="9"/>
+  <c r="H9" i="20"/>
+  <c r="H9" i="19"/>
+  <c r="H9" i="18"/>
+  <c r="H9" i="17"/>
+  <c r="H9" i="16"/>
+  <c r="H9" i="15"/>
+  <c r="H9" i="13"/>
+  <c r="H9" i="11"/>
+  <c r="H9" i="10"/>
+  <c r="H9" i="9"/>
+  <c r="H6" i="20"/>
+  <c r="H6" i="19"/>
+  <c r="H6" i="18"/>
+  <c r="H6" i="17"/>
+  <c r="H6" i="16"/>
+  <c r="H6" i="15"/>
+  <c r="H6" i="14"/>
+  <c r="H6" i="13"/>
+  <c r="H6" i="11"/>
+  <c r="H6" i="10"/>
+  <c r="D6" i="20"/>
+  <c r="D6" i="19"/>
+  <c r="D6" i="18"/>
+  <c r="D6" i="17"/>
+  <c r="D6" i="16"/>
+  <c r="D6" i="15"/>
+  <c r="D6" i="14"/>
+  <c r="D6" i="13"/>
+  <c r="D6" i="11"/>
+  <c r="D6" i="10"/>
+  <c r="H6" i="9"/>
+  <c r="D6" i="9"/>
+  <c r="H3" i="20"/>
+  <c r="H3" i="19"/>
+  <c r="H3" i="18"/>
+  <c r="H3" i="17"/>
+  <c r="H3" i="16"/>
+  <c r="H3" i="15"/>
+  <c r="H3" i="14"/>
+  <c r="H3" i="13"/>
+  <c r="H3" i="10"/>
+  <c r="E12" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="E24" i="6"/>
+  <c r="E25" i="6"/>
+  <c r="E31" i="6"/>
+  <c r="E32" i="6"/>
+  <c r="E33" i="6"/>
+  <c r="E34" i="6"/>
+  <c r="E35" i="6"/>
+  <c r="E38" i="6"/>
+  <c r="E39" i="6"/>
+  <c r="E40" i="6"/>
+  <c r="E10" i="6"/>
+  <c r="G41" i="6"/>
+  <c r="H4" i="19"/>
+  <c r="H4" i="20"/>
+  <c r="H4" i="11"/>
+  <c r="H4" i="15"/>
+  <c r="H4" i="16"/>
+  <c r="H4" i="13"/>
+  <c r="H4" i="17"/>
+  <c r="H4" i="10"/>
+  <c r="H4" i="14"/>
+  <c r="H4" i="18"/>
+  <c r="G10" i="8" l="1"/>
+  <c r="G41" i="8" s="1"/>
+  <c r="E41" i="8"/>
+  <c r="E42" i="8" s="1"/>
+  <c r="E38" i="9"/>
+  <c r="E40" i="11"/>
+  <c r="E41" i="10"/>
+  <c r="E41" i="15"/>
+  <c r="E41" i="13"/>
+  <c r="E40" i="14"/>
+  <c r="G10" i="9"/>
   <c r="G38" i="9" s="1"/>
-  <c r="C22" i="33"/>
-[...405 lines deleted...]
-  <c r="E40"/>
+  <c r="G40" i="14"/>
+  <c r="E41" i="16"/>
   <c r="E41" i="18"/>
-  <c r="C29" i="32"/>
-[...16 lines deleted...]
-  <c r="G11" i="18" s="1"/>
   <c r="E40" i="17"/>
-  <c r="C20" i="30"/>
-[...402 lines deleted...]
-  <c r="G41" l="1"/>
+  <c r="E40" i="19"/>
+  <c r="E41" i="20"/>
+  <c r="E41" i="6"/>
+  <c r="E42" i="6" s="1"/>
+  <c r="G10" i="15"/>
+  <c r="G41" i="15" s="1"/>
+  <c r="G41" i="16"/>
+  <c r="G41" i="13"/>
+  <c r="G40" i="17"/>
+  <c r="G40" i="19"/>
+  <c r="G41" i="10"/>
+  <c r="G41" i="18"/>
   <c r="G41" i="20"/>
-  <c r="G40" i="19"/>
-[...7 lines deleted...]
-  <c r="G41" i="10"/>
+  <c r="G10" i="11"/>
+  <c r="G40" i="11" s="1"/>
+  <c r="E39" i="9" l="1"/>
+  <c r="E41" i="19"/>
+  <c r="E41" i="11"/>
+  <c r="E41" i="17"/>
+  <c r="E42" i="18"/>
+  <c r="E42" i="16"/>
   <c r="E42" i="13"/>
-  <c r="E42" i="16"/>
+  <c r="E41" i="14"/>
+  <c r="E42" i="20"/>
+  <c r="E42" i="15"/>
   <c r="E42" i="10"/>
-  <c r="E41" i="17"/>
-[...6 lines deleted...]
-  <c r="G39" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="911" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="969" uniqueCount="72">
   <si>
     <t>celkem Kč</t>
   </si>
   <si>
     <t>stručný popis činnosti</t>
   </si>
   <si>
     <t>od</t>
   </si>
   <si>
     <t>do</t>
   </si>
   <si>
     <t>Kč za hodinu</t>
   </si>
   <si>
     <t>Součet</t>
   </si>
   <si>
     <t>datum</t>
   </si>
   <si>
     <t>výkon práce</t>
   </si>
   <si>
@@ -2676,131 +1198,269 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>*)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Nehodící se škrtněte</t>
     </r>
   </si>
   <si>
-    <t>1/2020</t>
+    <t>Josef Novák</t>
   </si>
   <si>
-    <t>2/2020</t>
+    <t>7:00</t>
   </si>
   <si>
-    <t>3/2020</t>
+    <t>10:00</t>
   </si>
   <si>
-    <t>4/2020</t>
+    <t>HSOS-</t>
   </si>
   <si>
-    <t>5/2020</t>
+    <t>Ostravě</t>
   </si>
   <si>
-    <t>6/2020</t>
-[...17 lines deleted...]
-    <t>12/2020</t>
+    <t>dozorčí, vrátný</t>
   </si>
   <si>
     <t>Schvaluji a souhlasím s výplatou sjednané odměny na účet zaměstnance.</t>
   </si>
   <si>
     <t>CELKEM od počátku roku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VZOR </t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Vypracoval:</t>
   </si>
   <si>
     <t>Podpis:</t>
   </si>
   <si>
     <t>Potvrzuji, že zaměstnanec vykonal práci ve vykázaném rozsahu a splnil zadané úkoly v požadovaném rozsahu,</t>
   </si>
   <si>
     <t>kvalitě a termínu.</t>
   </si>
   <si>
     <t>pa</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">na základě uzavřené </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dohody o provedení práce</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> * podle § 75 zákoníku práce č.:</t>
+    </r>
+  </si>
+  <si>
+    <t>Ing. Martin Nekula, MBA</t>
+  </si>
+  <si>
+    <t>Bc. Daniela Budinová</t>
+  </si>
+  <si>
+    <t>7:00-15:30 výkon práce, nemoc</t>
+  </si>
+  <si>
+    <t>3 hod DOVOLENÁ</t>
+  </si>
+  <si>
+    <t>3  hod DOVOLENÁ</t>
+  </si>
+  <si>
+    <t>1/2026</t>
+  </si>
+  <si>
+    <t>2/2026</t>
+  </si>
+  <si>
+    <t>3/2026</t>
+  </si>
+  <si>
+    <t>4/2026</t>
+  </si>
+  <si>
+    <t>5/2026</t>
+  </si>
+  <si>
+    <t>6/2026</t>
+  </si>
+  <si>
+    <t>7/2026</t>
+  </si>
+  <si>
+    <t>8/2026</t>
+  </si>
+  <si>
+    <t>9/2026</t>
+  </si>
+  <si>
+    <t>10/2026</t>
+  </si>
+  <si>
+    <t>11/2026</t>
+  </si>
+  <si>
+    <t>12/2026</t>
+  </si>
+  <si>
+    <t>HASÍK</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">na základě uzavřené </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dohody o provedení práce</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> * podle § 75 zákoníku práce č.:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">na základě uzavřené </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dohody o pracovní činnosti</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> * podle § 76 zákoníku práce č.:</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[h]:mm"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;Kč&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;Kč&quot;"/>
+    <numFmt numFmtId="167" formatCode="0;\-0;;@"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
+      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2808,132 +1468,233 @@
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Blackadder ITC"/>
       <family val="5"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Blackadder ITC"/>
+      <family val="5"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF7030A0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBFBFBF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightGray">
+        <bgColor auto="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightGray">
+        <fgColor auto="1"/>
+        <bgColor auto="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.24994659260841701"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightGray"/>
+    </fill>
   </fills>
-  <borders count="51">
+  <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -2988,63 +1749,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3135,61 +1883,50 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -3268,61 +2005,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -3472,3211 +2198,4118 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="292">
+  <cellXfs count="435">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-      <protection hidden="1"/>
-[...211 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="7" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="9" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="9" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="9" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="8" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="8" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="8" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="8" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="9" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="9" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="9" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...153 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...354 lines deleted...]
-      <protection locked="0" hidden="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0" hidden="1"/>
-[...211 lines deleted...]
-      <protection locked="0" hidden="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="normální" xfId="0" builtinId="0"/>
-    <cellStyle name="normální 2" xfId="1"/>
+    <cellStyle name="Normální" xfId="0" builtinId="0"/>
+    <cellStyle name="normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="2" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E474C38-3BBC-4FC4-90CE-4F024D7FD35F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7867650"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="3" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C8CA813-F7D6-453E-AA80-831451926640}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="8039100"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="5" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A888ECA-AB10-4583-9AC6-F19267BA918C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="8029575"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C439B945-CEF5-43D3-AC9C-156462BD2B99}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7696200"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31EDC05-40E6-4952-A465-BBA11C536C2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7867650"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CC1137-A05F-4674-8029-E04100CC2D27}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7858125"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15685ABE-8C9A-47D3-B796-BF4A6FBE4849}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7524750"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818000C5-4C44-4294-B5A4-F8D25D1AC59F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7696200"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C247921-B7D1-4163-9100-E7FADFF0DBF1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7686675"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5029270-4974-420D-84E5-0F7D32EF5BA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7696200"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7E882D4-2E19-43EA-B7BF-99C5E6071C64}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7867650"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B1CB6A-97A3-4D0A-A31D-53785CF44652}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7858125"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4EF68EB-2018-4F85-B8F8-DF2C9CC219A7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7524750"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D6532E-55F0-456D-88DF-1D7BBB3FBDAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7696200"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{768646CE-B3D6-4D6C-8CCC-3CA2D1FC37DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7686675"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
         <xdr:cNvPr id="11" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{747002F2-EC36-413E-8A8A-C056794008FB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{747002F2-EC36-413E-8A8A-C056794008FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1143000" y="7696200"/>
           <a:ext cx="3705225" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2721</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="12" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{55FE6B4C-07B8-4508-8D37-4AC87C925E97}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FE6B4C-07B8-4508-8D37-4AC87C925E97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="714375" y="7867650"/>
           <a:ext cx="1764846" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="13" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{CF11FB11-9507-44FD-B960-05C97861D6FD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF11FB11-9507-44FD-B960-05C97861D6FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5410200" y="7858125"/>
           <a:ext cx="1123950" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="5" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F42CF4-6801-44D0-82BB-BBBE3FCCE350}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7696200"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="6" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{937AD80E-B79B-424A-9E59-6B9DE53CE159}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7867650"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="7" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F455FF51-99D1-4C03-A92C-062E46C3D720}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7858125"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{15685ABE-8C9A-47D3-B796-BF4A6FBE4849}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1C5CAF7-6813-430E-B423-B6F3A55DCCAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7353300"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE788AAE-1BA9-4E59-B37F-0F09A56FB9E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7524750"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD10EB89-1589-440D-A459-55E5BCAB5C6D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7515225"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="11" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F87B5DA-ECBA-4588-AE94-A368AB63DE98}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7696200"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="12" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC0ECECF-2612-4B01-8EA6-C7FA3FF60363}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7867650"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="13" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93A1C073-E911-46D1-849B-23BA96E9D8C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7858125"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="5" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E333A56-0CCD-4500-9942-A47B79C760FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7524750"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="6" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9BCAC27-CFB0-451C-A9CC-539317BE7979}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7696200"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="7" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216B0322-8A5F-46BA-A2B9-97ED4141AD60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7686675"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A3990C-C960-4D7E-9F4F-504745D04D6C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="7696200"/>
+          <a:ext cx="3705225" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2721</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657C8660-4880-413E-BDF3-4E7E2C1D56C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="7867650"/>
+          <a:ext cx="1764846" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C473269-FC0B-4A72-8B43-7233DBA77AF0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5410200" y="7858125"/>
+          <a:ext cx="1123950" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3147BA1-C1F9-435C-B8F4-856A24A0317E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1143000" y="7524750"/>
           <a:ext cx="3705225" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2721</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{818000C5-4C44-4294-B5A4-F8D25D1AC59F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2427AC7-507F-40B4-AA2E-4162FEBD6B87}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="714375" y="7696200"/>
           <a:ext cx="1764846" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{6C247921-B7D1-4163-9100-E7FADFF0DBF1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F429F9-3404-4BD0-9B51-E367671C05D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5410200" y="7686675"/>
           <a:ext cx="1123950" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
-[...154 lines deleted...]
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="8" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{B4EF68EB-2018-4F85-B8F8-DF2C9CC219A7}"/>
-[...1084 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{AEACC2CA-0F3C-45AC-AD81-70299E432909}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEACC2CA-0F3C-45AC-AD81-70299E432909}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1143000" y="7696200"/>
           <a:ext cx="3705225" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2721</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="9" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{34D63EE1-890C-4281-9222-A50C09709883}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D63EE1-890C-4281-9222-A50C09709883}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="714375" y="7867650"/>
           <a:ext cx="1764846" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="10" name="Přímá spojovací čára 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{ABEDC7E9-547C-4A40-9B62-27BBE0BC5F3D}"/>
-[...154 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{76CC1137-A05F-4674-8029-E04100CC2D27}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABEDC7E9-547C-4A40-9B62-27BBE0BC5F3D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5410200" y="7858125"/>
           <a:ext cx="1123950" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6804,26108 +6437,20821 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...26 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-    <tabColor theme="1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="List2">
+    <tabColor rgb="FFFF0000"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:AA122"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25:L25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.140625" style="21" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.28515625" style="2" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="2" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="2.140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="4.28515625" style="3" customWidth="1"/>
+    <col min="15" max="16" width="7.85546875" style="3" customWidth="1"/>
+    <col min="17" max="17" width="4.28515625" style="3" customWidth="1"/>
+    <col min="18" max="19" width="11.42578125" style="3" customWidth="1"/>
+    <col min="20" max="23" width="9.28515625" style="3" customWidth="1"/>
+    <col min="24" max="24" width="12.140625" style="3" customWidth="1"/>
+    <col min="25" max="26" width="10" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="12" style="2" bestFit="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="186" t="s">
+    <row r="1" spans="1:27" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="262" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="262"/>
+      <c r="G1" s="263" t="s">
+        <v>44</v>
+      </c>
+      <c r="H1" s="263"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+    </row>
+    <row r="2" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+    </row>
+    <row r="3" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="264" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+      <c r="F3" s="264"/>
+      <c r="G3" s="264"/>
+      <c r="H3" s="268" t="s">
+        <v>39</v>
+      </c>
+      <c r="I3" s="268"/>
+      <c r="J3" s="268"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+    </row>
+    <row r="4" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="265" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="265"/>
+      <c r="C4" s="265"/>
+      <c r="D4" s="265"/>
+      <c r="E4" s="265"/>
+      <c r="F4" s="265"/>
+      <c r="G4" s="265"/>
+      <c r="H4" s="269" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+    </row>
+    <row r="5" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="14"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+    </row>
+    <row r="6" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="266" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="266"/>
+      <c r="C6" s="266"/>
+      <c r="D6" s="249">
+        <v>10015020</v>
+      </c>
+      <c r="E6" s="249"/>
+      <c r="F6" s="267" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="267"/>
+      <c r="H6" s="249" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="249"/>
+      <c r="J6" s="249"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="Y6" s="4"/>
+    </row>
+    <row r="7" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+    </row>
+    <row r="8" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="292" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="293"/>
+      <c r="C8" s="296" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="186"/>
-      <c r="C1" s="187" t="s">
+      <c r="D8" s="297"/>
+      <c r="E8" s="298" t="s">
         <v>8</v>
       </c>
-      <c r="D1" s="186" t="s">
-[...5 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="F8" s="289" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="287" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="259" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="260"/>
+      <c r="J8" s="260"/>
+      <c r="K8" s="260"/>
+      <c r="L8" s="261"/>
+    </row>
+    <row r="9" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="294"/>
+      <c r="B9" s="295"/>
+      <c r="C9" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22" t="s">
+      <c r="D9" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="187"/>
-[...589 lines deleted...]
-      </c>
+      <c r="E9" s="299"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="288"/>
+      <c r="H9" s="256" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="257"/>
+      <c r="J9" s="257"/>
+      <c r="K9" s="257"/>
+      <c r="L9" s="258"/>
+    </row>
+    <row r="10" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="52">
+        <v>1</v>
+      </c>
+      <c r="C10" s="25">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="26">
+        <f>D10-C10</f>
+        <v>0.125</v>
+      </c>
+      <c r="F10" s="33">
+        <v>100</v>
+      </c>
+      <c r="G10" s="87">
+        <v>300</v>
+      </c>
+      <c r="H10" s="253"/>
+      <c r="I10" s="254"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="254"/>
+      <c r="L10" s="255"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+    </row>
+    <row r="11" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="53">
+        <v>2</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="88"/>
+      <c r="H11" s="250"/>
+      <c r="I11" s="251"/>
+      <c r="J11" s="251"/>
+      <c r="K11" s="251"/>
+      <c r="L11" s="252"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+    </row>
+    <row r="12" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="53">
+        <v>3</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="28">
+        <f t="shared" ref="E12:E40" si="0">D12-C12</f>
+        <v>0.125</v>
+      </c>
+      <c r="F12" s="34">
+        <v>100</v>
+      </c>
+      <c r="G12" s="88">
+        <v>300</v>
+      </c>
+      <c r="H12" s="234"/>
+      <c r="I12" s="235"/>
+      <c r="J12" s="235"/>
+      <c r="K12" s="235"/>
+      <c r="L12" s="236"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+    </row>
+    <row r="13" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="53">
+        <v>4</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F13" s="34">
+        <v>100</v>
+      </c>
+      <c r="G13" s="88">
+        <v>300</v>
+      </c>
+      <c r="H13" s="234"/>
+      <c r="I13" s="235"/>
+      <c r="J13" s="235"/>
+      <c r="K13" s="235"/>
+      <c r="L13" s="236"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+    </row>
+    <row r="14" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="53">
+        <v>5</v>
+      </c>
+      <c r="C14" s="27"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="88"/>
+      <c r="H14" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="244"/>
+      <c r="J14" s="244"/>
+      <c r="K14" s="244"/>
+      <c r="L14" s="245"/>
+      <c r="O14" s="149"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+    </row>
+    <row r="15" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="54">
+        <v>6</v>
+      </c>
+      <c r="C15" s="29"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="35"/>
+      <c r="G15" s="89"/>
+      <c r="H15" s="246" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="247"/>
+      <c r="J15" s="247"/>
+      <c r="K15" s="247"/>
+      <c r="L15" s="248"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+    </row>
+    <row r="16" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="54">
+        <v>7</v>
+      </c>
+      <c r="C16" s="29"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="89"/>
+      <c r="H16" s="246" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" s="247"/>
+      <c r="J16" s="247"/>
+      <c r="K16" s="247"/>
+      <c r="L16" s="248"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+    </row>
+    <row r="17" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="53">
+        <v>8</v>
+      </c>
+      <c r="C17" s="27"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17" s="244"/>
+      <c r="J17" s="244"/>
+      <c r="K17" s="244"/>
+      <c r="L17" s="245"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+    </row>
+    <row r="18" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="53">
+        <v>9</v>
+      </c>
+      <c r="C18" s="27"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="88"/>
+      <c r="H18" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I18" s="244"/>
+      <c r="J18" s="244"/>
+      <c r="K18" s="244"/>
+      <c r="L18" s="245"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+    </row>
+    <row r="19" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="53">
+        <v>10</v>
+      </c>
+      <c r="C19" s="27"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I19" s="244"/>
+      <c r="J19" s="244"/>
+      <c r="K19" s="244"/>
+      <c r="L19" s="245"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+    </row>
+    <row r="20" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="53">
+        <v>11</v>
+      </c>
+      <c r="C20" s="27"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I20" s="244"/>
+      <c r="J20" s="244"/>
+      <c r="K20" s="244"/>
+      <c r="L20" s="245"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+    </row>
+    <row r="21" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="53">
+        <v>12</v>
+      </c>
+      <c r="C21" s="27"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="243" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" s="244"/>
+      <c r="J21" s="244"/>
+      <c r="K21" s="244"/>
+      <c r="L21" s="245"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+    </row>
+    <row r="22" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="54">
+        <v>13</v>
+      </c>
+      <c r="C22" s="29"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="246" t="s">
+        <v>54</v>
+      </c>
+      <c r="I22" s="247"/>
+      <c r="J22" s="247"/>
+      <c r="K22" s="247"/>
+      <c r="L22" s="248"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+    </row>
+    <row r="23" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="54">
+        <v>14</v>
+      </c>
+      <c r="C23" s="29"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="89"/>
+      <c r="H23" s="246" t="s">
+        <v>54</v>
+      </c>
+      <c r="I23" s="247"/>
+      <c r="J23" s="247"/>
+      <c r="K23" s="247"/>
+      <c r="L23" s="248"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+    </row>
+    <row r="24" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="53">
+        <v>15</v>
+      </c>
+      <c r="C24" s="27">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F24" s="34">
+        <v>100</v>
+      </c>
+      <c r="G24" s="88">
+        <v>300</v>
+      </c>
+      <c r="H24" s="234"/>
+      <c r="I24" s="235"/>
+      <c r="J24" s="235"/>
+      <c r="K24" s="235"/>
+      <c r="L24" s="236"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+    </row>
+    <row r="25" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="53">
+        <v>16</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F25" s="34">
+        <v>100</v>
+      </c>
+      <c r="G25" s="88">
+        <v>300</v>
+      </c>
+      <c r="H25" s="234"/>
+      <c r="I25" s="235"/>
+      <c r="J25" s="235"/>
+      <c r="K25" s="235"/>
+      <c r="L25" s="236"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="53">
+        <v>17</v>
+      </c>
+      <c r="C26" s="147">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="D26" s="148" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="28"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="228" t="s">
+        <v>55</v>
+      </c>
+      <c r="I26" s="229"/>
+      <c r="J26" s="229"/>
+      <c r="K26" s="229"/>
+      <c r="L26" s="230"/>
+      <c r="O26" s="150"/>
+      <c r="P26" s="150"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+    </row>
+    <row r="27" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="53">
+        <v>18</v>
+      </c>
+      <c r="C27" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="148" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" s="28"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="88"/>
+      <c r="H27" s="228" t="s">
+        <v>56</v>
+      </c>
+      <c r="I27" s="229"/>
+      <c r="J27" s="229"/>
+      <c r="K27" s="229"/>
+      <c r="L27" s="230"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+    </row>
+    <row r="28" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="53">
+        <v>19</v>
+      </c>
+      <c r="C28" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="148" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="28"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="228" t="s">
+        <v>55</v>
+      </c>
+      <c r="I28" s="229"/>
+      <c r="J28" s="229"/>
+      <c r="K28" s="229"/>
+      <c r="L28" s="230"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+    </row>
+    <row r="29" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="54">
+        <v>20</v>
+      </c>
+      <c r="C29" s="29"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="240"/>
+      <c r="I29" s="241"/>
+      <c r="J29" s="241"/>
+      <c r="K29" s="241"/>
+      <c r="L29" s="242"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+    </row>
+    <row r="30" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="54">
+        <v>21</v>
+      </c>
+      <c r="C30" s="29"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="35"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="240"/>
+      <c r="I30" s="241"/>
+      <c r="J30" s="241"/>
+      <c r="K30" s="241"/>
+      <c r="L30" s="242"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+    </row>
+    <row r="31" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="53">
+        <v>22</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F31" s="34">
+        <v>100</v>
+      </c>
+      <c r="G31" s="88">
+        <v>300</v>
+      </c>
+      <c r="H31" s="234"/>
+      <c r="I31" s="235"/>
+      <c r="J31" s="235"/>
+      <c r="K31" s="235"/>
+      <c r="L31" s="236"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+    </row>
+    <row r="32" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="53">
+        <v>23</v>
+      </c>
+      <c r="C32" s="27">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F32" s="34">
+        <v>100</v>
+      </c>
+      <c r="G32" s="88">
+        <v>300</v>
+      </c>
+      <c r="H32" s="234"/>
+      <c r="I32" s="235"/>
+      <c r="J32" s="235"/>
+      <c r="K32" s="235"/>
+      <c r="L32" s="236"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
+      <c r="AA32" s="5"/>
+    </row>
+    <row r="33" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="53">
+        <v>24</v>
+      </c>
+      <c r="C33" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E33" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F33" s="34">
+        <v>100</v>
+      </c>
+      <c r="G33" s="88">
+        <v>300</v>
+      </c>
+      <c r="H33" s="234"/>
+      <c r="I33" s="235"/>
+      <c r="J33" s="235"/>
+      <c r="K33" s="235"/>
+      <c r="L33" s="236"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+    </row>
+    <row r="34" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="53">
+        <v>25</v>
+      </c>
+      <c r="C34" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F34" s="34">
+        <v>100</v>
+      </c>
+      <c r="G34" s="88">
+        <v>300</v>
+      </c>
+      <c r="H34" s="234"/>
+      <c r="I34" s="235"/>
+      <c r="J34" s="235"/>
+      <c r="K34" s="235"/>
+      <c r="L34" s="236"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+    </row>
+    <row r="35" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="53">
+        <v>26</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F35" s="34">
+        <v>100</v>
+      </c>
+      <c r="G35" s="88">
+        <v>300</v>
+      </c>
+      <c r="H35" s="234"/>
+      <c r="I35" s="235"/>
+      <c r="J35" s="235"/>
+      <c r="K35" s="235"/>
+      <c r="L35" s="236"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+    </row>
+    <row r="36" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="54">
+        <v>27</v>
+      </c>
+      <c r="C36" s="29"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="89"/>
+      <c r="H36" s="240"/>
+      <c r="I36" s="241"/>
+      <c r="J36" s="241"/>
+      <c r="K36" s="241"/>
+      <c r="L36" s="242"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+    </row>
+    <row r="37" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="54">
+        <v>28</v>
+      </c>
+      <c r="C37" s="29"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="301"/>
+      <c r="I37" s="302"/>
+      <c r="J37" s="302"/>
+      <c r="K37" s="302"/>
+      <c r="L37" s="303"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+    </row>
+    <row r="38" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="53">
+        <v>29</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F38" s="34">
+        <v>100</v>
+      </c>
+      <c r="G38" s="88">
+        <v>300</v>
+      </c>
+      <c r="H38" s="237"/>
+      <c r="I38" s="238"/>
+      <c r="J38" s="238"/>
+      <c r="K38" s="238"/>
+      <c r="L38" s="239"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+    </row>
+    <row r="39" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="53">
+        <v>30</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="28">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F39" s="34">
+        <v>100</v>
+      </c>
+      <c r="G39" s="88">
+        <v>300</v>
+      </c>
+      <c r="H39" s="234"/>
+      <c r="I39" s="235"/>
+      <c r="J39" s="235"/>
+      <c r="K39" s="235"/>
+      <c r="L39" s="236"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+    </row>
+    <row r="40" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="55">
+        <v>31</v>
+      </c>
+      <c r="C40" s="31">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="D40" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="32">
+        <f t="shared" si="0"/>
+        <v>0.125</v>
+      </c>
+      <c r="F40" s="36">
+        <v>100</v>
+      </c>
+      <c r="G40" s="90">
+        <v>300</v>
+      </c>
+      <c r="H40" s="231"/>
+      <c r="I40" s="232"/>
+      <c r="J40" s="232"/>
+      <c r="K40" s="232"/>
+      <c r="L40" s="233"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="5"/>
+    </row>
+    <row r="41" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="274" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="275"/>
+      <c r="C41" s="275"/>
+      <c r="D41" s="276"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>1.625</v>
+      </c>
+      <c r="F41" s="14"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>3900</v>
+      </c>
+      <c r="H41" s="282" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="283"/>
+      <c r="J41" s="284">
+        <v>43861</v>
+      </c>
+      <c r="K41" s="285"/>
+      <c r="L41" s="286"/>
+    </row>
+    <row r="42" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="271" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="272"/>
+      <c r="C42" s="272"/>
+      <c r="D42" s="273"/>
+      <c r="E42" s="7">
+        <f>E41</f>
+        <v>1.625</v>
+      </c>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="277" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="278"/>
+      <c r="J42" s="308" t="s">
+        <v>36</v>
+      </c>
+      <c r="K42" s="309"/>
+      <c r="L42" s="310"/>
+    </row>
+    <row r="43" spans="1:27" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="11"/>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="282" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="311"/>
+      <c r="J43" s="279" t="s">
+        <v>36</v>
+      </c>
+      <c r="K43" s="280"/>
+      <c r="L43" s="281"/>
+    </row>
+    <row r="44" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="15"/>
+    </row>
+    <row r="45" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="291" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="291"/>
+      <c r="C45" s="291"/>
+      <c r="D45" s="307"/>
+      <c r="E45" s="307"/>
+      <c r="F45" s="307"/>
+      <c r="G45" s="307"/>
+      <c r="H45" s="307"/>
+      <c r="I45" s="305" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="305"/>
+      <c r="K45" s="305"/>
+      <c r="L45" s="12"/>
+    </row>
+    <row r="46" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="16"/>
+      <c r="C46" s="304"/>
+      <c r="D46" s="304"/>
+      <c r="E46" s="304"/>
+      <c r="F46" s="305" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="305"/>
+      <c r="H46" s="305"/>
+      <c r="I46" s="305"/>
+      <c r="J46" s="306"/>
+      <c r="K46" s="306"/>
+      <c r="L46" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="11"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+    </row>
+    <row r="48" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="16"/>
+      <c r="C48" s="16"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="16"/>
+      <c r="F48" s="16"/>
+      <c r="G48" s="16"/>
+      <c r="H48" s="16"/>
+      <c r="I48" s="16"/>
+      <c r="J48" s="16"/>
+      <c r="K48" s="16"/>
+      <c r="L48" s="16"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="16"/>
+      <c r="C49" s="16"/>
+      <c r="D49" s="16"/>
+      <c r="E49" s="16"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="11"/>
+      <c r="K50" s="11"/>
+      <c r="L50" s="11"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="300" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="300"/>
+      <c r="C51" s="300"/>
+      <c r="D51" s="300"/>
+      <c r="E51" s="300"/>
+      <c r="F51" s="300"/>
+      <c r="G51" s="300"/>
+      <c r="H51" s="300"/>
+      <c r="I51" s="300"/>
+      <c r="J51" s="300"/>
+      <c r="K51" s="300"/>
+      <c r="L51" s="11"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="291" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="291"/>
+      <c r="C52" s="291"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+      <c r="I52" s="11"/>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="11"/>
+      <c r="B53" s="11"/>
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+      <c r="I53" s="11"/>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="313" t="s">
+        <v>40</v>
+      </c>
+      <c r="C54" s="313"/>
+      <c r="D54" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="20">
+        <v>43861</v>
+      </c>
+      <c r="F54" s="304"/>
+      <c r="G54" s="304"/>
+      <c r="H54" s="304"/>
+      <c r="I54" s="304"/>
+      <c r="J54" s="304"/>
+      <c r="K54" s="304"/>
+      <c r="L54" s="21"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="21"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="312" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="312"/>
+      <c r="H55" s="312"/>
+      <c r="I55" s="312"/>
+      <c r="J55" s="312"/>
+      <c r="K55" s="312"/>
+      <c r="L55" s="21"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="11"/>
+      <c r="B56" s="11"/>
+      <c r="C56" s="11"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="11"/>
+      <c r="C57" s="11"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11"/>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11"/>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="11"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+      <c r="I58" s="11"/>
+      <c r="J58" s="11"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="11"/>
+      <c r="B59" s="11"/>
+      <c r="C59" s="11"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="11"/>
+      <c r="H59" s="11"/>
+      <c r="I59" s="11"/>
+      <c r="J59" s="11"/>
+      <c r="K59" s="11"/>
+      <c r="L59" s="11"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="318" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="318"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="E60" s="21"/>
+      <c r="F60" s="317"/>
+      <c r="G60" s="317"/>
+      <c r="H60" s="317"/>
+      <c r="I60" s="317"/>
+      <c r="J60" s="317"/>
+      <c r="K60" s="317"/>
+      <c r="L60" s="11"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="21"/>
+      <c r="B61" s="21"/>
+      <c r="C61" s="21"/>
+      <c r="D61" s="21"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="314" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="314"/>
+      <c r="H61" s="314"/>
+      <c r="I61" s="314"/>
+      <c r="J61" s="314"/>
+      <c r="K61" s="314"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="11"/>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="11"/>
+      <c r="J62" s="11"/>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="318" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="318"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="316" t="s">
+        <v>52</v>
+      </c>
+      <c r="G63" s="316"/>
+      <c r="H63" s="316"/>
+      <c r="I63" s="316"/>
+      <c r="J63" s="316"/>
+      <c r="K63" s="316"/>
+      <c r="L63" s="21"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" s="21"/>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="21"/>
+      <c r="E64" s="21"/>
+      <c r="F64" s="314" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="314"/>
+      <c r="H64" s="314"/>
+      <c r="I64" s="314"/>
+      <c r="J64" s="314"/>
+      <c r="K64" s="314"/>
+      <c r="L64" s="21"/>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A65" s="21"/>
+      <c r="B65" s="21"/>
+      <c r="C65" s="21"/>
+      <c r="D65" s="21"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="21"/>
+      <c r="G65" s="21"/>
+      <c r="H65" s="22"/>
+      <c r="I65" s="22"/>
+      <c r="J65" s="22"/>
+      <c r="K65" s="22"/>
+      <c r="L65" s="22"/>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A66" s="318" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="318"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="315" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" s="315"/>
+      <c r="H66" s="315"/>
+      <c r="I66" s="315"/>
+      <c r="J66" s="315"/>
+      <c r="K66" s="315"/>
+      <c r="L66" s="11"/>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="21"/>
+      <c r="B67" s="21"/>
+      <c r="C67" s="21"/>
+      <c r="D67" s="21"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="314" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="314"/>
+      <c r="H67" s="314"/>
+      <c r="I67" s="314"/>
+      <c r="J67" s="314"/>
+      <c r="K67" s="314"/>
+      <c r="L67" s="21"/>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="11"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
+      <c r="I68" s="11"/>
+      <c r="J68" s="11"/>
+      <c r="K68" s="11"/>
+      <c r="L68" s="11"/>
+    </row>
+    <row r="69" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B69" s="23"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="11"/>
+      <c r="G69" s="11"/>
+      <c r="H69" s="11"/>
+      <c r="I69" s="11"/>
+      <c r="J69" s="11"/>
+      <c r="K69" s="11"/>
+      <c r="L69" s="11"/>
+    </row>
+    <row r="71" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="9"/>
+      <c r="C71" s="9"/>
+      <c r="D71" s="9"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="9"/>
+      <c r="G71" s="9"/>
+      <c r="H71" s="9"/>
+      <c r="I71" s="9"/>
+      <c r="J71" s="9"/>
+      <c r="K71" s="9"/>
+      <c r="L71" s="9"/>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A72" s="9"/>
+      <c r="B72" s="9"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9"/>
+      <c r="G72" s="9"/>
+      <c r="H72" s="9"/>
+      <c r="I72" s="9"/>
+      <c r="J72" s="9"/>
+      <c r="K72" s="9"/>
+      <c r="L72" s="9"/>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A73" s="3"/>
+      <c r="B73" s="3"/>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3"/>
+      <c r="K73" s="3"/>
+      <c r="L73" s="3"/>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A74" s="3"/>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A75" s="3"/>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3"/>
+      <c r="K75" s="3"/>
+      <c r="L75" s="3"/>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="M76" s="2"/>
+      <c r="N76" s="2"/>
+      <c r="O76" s="2"/>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="M77" s="2"/>
+      <c r="N77" s="2"/>
+      <c r="O77" s="2"/>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+      <c r="K78" s="3"/>
+      <c r="L78" s="3"/>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A79" s="3"/>
+      <c r="B79" s="3"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="3"/>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A80" s="3"/>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A81" s="3"/>
+      <c r="B81" s="3"/>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3"/>
+      <c r="K81" s="3"/>
+      <c r="L81" s="3"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" s="3"/>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" s="3"/>
+      <c r="B83" s="3"/>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
+      <c r="J83" s="3"/>
+      <c r="K83" s="3"/>
+      <c r="L83" s="3"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="3"/>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+      <c r="K84" s="3"/>
+      <c r="L84" s="3"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="3"/>
+      <c r="B85" s="3"/>
+      <c r="C85" s="3"/>
+      <c r="D85" s="3"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3"/>
+      <c r="K85" s="3"/>
+      <c r="L85" s="3"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A86" s="3"/>
+      <c r="B86" s="3"/>
+      <c r="C86" s="3"/>
+      <c r="D86" s="3"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+      <c r="K86" s="3"/>
+      <c r="L86" s="3"/>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A87" s="3"/>
+      <c r="B87" s="3"/>
+      <c r="C87" s="3"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3"/>
+      <c r="K87" s="3"/>
+      <c r="L87" s="3"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A88" s="3"/>
+      <c r="B88" s="3"/>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+      <c r="K88" s="3"/>
+      <c r="L88" s="3"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A89" s="3"/>
+      <c r="B89" s="3"/>
+      <c r="C89" s="3"/>
+      <c r="D89" s="3"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A90" s="3"/>
+      <c r="B90" s="3"/>
+      <c r="C90" s="3"/>
+      <c r="D90" s="3"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="3"/>
+      <c r="B91" s="3"/>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A92" s="3"/>
+      <c r="B92" s="3"/>
+      <c r="C92" s="3"/>
+      <c r="D92" s="3"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+      <c r="K92" s="3"/>
+      <c r="L92" s="3"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A95" s="3"/>
+      <c r="B95" s="3"/>
+      <c r="C95" s="3"/>
+      <c r="D95" s="3"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+      <c r="K95" s="3"/>
+      <c r="L95" s="3"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A96" s="3"/>
+      <c r="B96" s="3"/>
+      <c r="C96" s="3"/>
+      <c r="D96" s="3"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A97" s="3"/>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+      <c r="K97" s="3"/>
+      <c r="L97" s="3"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A98" s="3"/>
+      <c r="B98" s="3"/>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+      <c r="K98" s="3"/>
+      <c r="L98" s="3"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A99" s="3"/>
+      <c r="B99" s="3"/>
+      <c r="C99" s="3"/>
+      <c r="D99" s="3"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+      <c r="K99" s="3"/>
+      <c r="L99" s="3"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A100" s="3"/>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+      <c r="K100" s="3"/>
+      <c r="L100" s="3"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A101" s="3"/>
+      <c r="B101" s="3"/>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+      <c r="K101" s="3"/>
+      <c r="L101" s="3"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A102" s="3"/>
+      <c r="B102" s="3"/>
+      <c r="C102" s="3"/>
+      <c r="D102" s="3"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3"/>
+      <c r="K102" s="3"/>
+      <c r="L102" s="3"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A103" s="3"/>
+      <c r="B103" s="3"/>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3"/>
+      <c r="K103" s="3"/>
+      <c r="L103" s="3"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A104" s="3"/>
+      <c r="B104" s="3"/>
+      <c r="C104" s="3"/>
+      <c r="D104" s="3"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3"/>
+      <c r="K104" s="3"/>
+      <c r="L104" s="3"/>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A111" s="3"/>
+      <c r="B111" s="3"/>
+      <c r="C111" s="3"/>
+      <c r="D111" s="3"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A112" s="3"/>
+      <c r="B112" s="3"/>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A113" s="3"/>
+      <c r="B113" s="3"/>
+      <c r="C113" s="3"/>
+      <c r="D113" s="3"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="3"/>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A114" s="3"/>
+      <c r="B114" s="3"/>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3"/>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="3"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A115" s="3"/>
+      <c r="B115" s="3"/>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3"/>
+      <c r="K115" s="3"/>
+      <c r="L115" s="3"/>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A116" s="3"/>
+      <c r="B116" s="3"/>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3"/>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A117" s="3"/>
+      <c r="B117" s="3"/>
+      <c r="C117" s="3"/>
+      <c r="D117" s="3"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3"/>
+      <c r="K117" s="3"/>
+      <c r="L117" s="3"/>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A118" s="3"/>
+      <c r="B118" s="3"/>
+      <c r="C118" s="3"/>
+      <c r="D118" s="3"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="3"/>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A121" s="3"/>
+      <c r="B121" s="3"/>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="10"/>
+      <c r="I121" s="10"/>
+      <c r="J121" s="10"/>
+      <c r="K121" s="10"/>
+      <c r="L121" s="10"/>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A122" s="3"/>
+      <c r="B122" s="3"/>
+      <c r="C122" s="3"/>
+      <c r="D122" s="3"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3"/>
+      <c r="K122" s="3"/>
+      <c r="L122" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="D1:D2"/>
+  <sheetProtection formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="79">
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H30:L30"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <sheetPr codeName="List7">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr codeName="List11">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L68"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J42" sqref="J42:L42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="392"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="394"/>
+      <c r="J9" s="394"/>
+      <c r="K9" s="394"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="145">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Září 2026'!E10)+MINUTE('Září 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="57">
+        <f t="shared" ref="E11:E39" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Září 2026'!E11)+MINUTE('Září 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Září 2026'!E12)+MINUTE('Září 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Září 2026'!E13)+MINUTE('Září 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="82">
+        <v>5</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="42"/>
+      <c r="G14" s="74">
+        <f>ABS((HOUR('Září 2026'!E14)+MINUTE('Září 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="348"/>
+      <c r="I14" s="348"/>
+      <c r="J14" s="348"/>
+      <c r="K14" s="348"/>
+      <c r="L14" s="349"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="82">
+        <v>6</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="42"/>
+      <c r="G15" s="74">
+        <f>ABS((HOUR('Září 2026'!E15)+MINUTE('Září 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="348"/>
+      <c r="I15" s="348"/>
+      <c r="J15" s="348"/>
+      <c r="K15" s="348"/>
+      <c r="L15" s="349"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="152">
+        <v>7</v>
+      </c>
+      <c r="C16" s="153"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="156"/>
+      <c r="G16" s="157">
+        <f>ABS((HOUR('Září 2026'!E16)+MINUTE('Září 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="350"/>
+      <c r="I16" s="350"/>
+      <c r="J16" s="350"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="351"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Září 2026'!E17)+MINUTE('Září 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Září 2026'!E18)+MINUTE('Září 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Září 2026'!E19)+MINUTE('Září 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Září 2026'!E20)+MINUTE('Září 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="82">
+        <v>12</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="74">
+        <f>ABS((HOUR('Září 2026'!E21)+MINUTE('Září 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="348"/>
+      <c r="I21" s="348"/>
+      <c r="J21" s="348"/>
+      <c r="K21" s="348"/>
+      <c r="L21" s="349"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="82">
+        <v>13</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="74">
+        <f>ABS((HOUR('Září 2026'!E22)+MINUTE('Září 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="348"/>
+      <c r="I22" s="348"/>
+      <c r="J22" s="348"/>
+      <c r="K22" s="348"/>
+      <c r="L22" s="349"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="152">
+        <v>14</v>
+      </c>
+      <c r="C23" s="153"/>
+      <c r="D23" s="154"/>
+      <c r="E23" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="156"/>
+      <c r="G23" s="157">
+        <f>ABS((HOUR('Září 2026'!E23)+MINUTE('Září 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="350"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="350"/>
+      <c r="K23" s="350"/>
+      <c r="L23" s="351"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Září 2026'!E24)+MINUTE('Září 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Září 2026'!E25)+MINUTE('Září 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Září 2026'!E26)+MINUTE('Září 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Září 2026'!E27)+MINUTE('Září 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="82">
+        <v>19</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="42"/>
+      <c r="G28" s="74">
+        <f>ABS((HOUR('Září 2026'!E28)+MINUTE('Září 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="348"/>
+      <c r="I28" s="348"/>
+      <c r="J28" s="348"/>
+      <c r="K28" s="348"/>
+      <c r="L28" s="349"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="82">
+        <v>20</v>
+      </c>
+      <c r="C29" s="39"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="42"/>
+      <c r="G29" s="74">
+        <f>ABS((HOUR('Září 2026'!E29)+MINUTE('Září 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="348"/>
+      <c r="I29" s="348"/>
+      <c r="J29" s="348"/>
+      <c r="K29" s="348"/>
+      <c r="L29" s="349"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="152">
+        <v>21</v>
+      </c>
+      <c r="C30" s="153"/>
+      <c r="D30" s="154"/>
+      <c r="E30" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="156"/>
+      <c r="G30" s="157">
+        <f>ABS((HOUR('Září 2026'!E30)+MINUTE('Září 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="350"/>
+      <c r="I30" s="350"/>
+      <c r="J30" s="350"/>
+      <c r="K30" s="350"/>
+      <c r="L30" s="351"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Září 2026'!E31)+MINUTE('Září 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Září 2026'!E32)+MINUTE('Září 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Září 2026'!E33)+MINUTE('Září 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="83">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Září 2026'!E34)+MINUTE('Září 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="82">
+        <v>26</v>
+      </c>
+      <c r="C35" s="39"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="42"/>
+      <c r="G35" s="74">
+        <f>ABS((HOUR('Září 2026'!E35)+MINUTE('Září 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="348"/>
+      <c r="I35" s="348"/>
+      <c r="J35" s="348"/>
+      <c r="K35" s="348"/>
+      <c r="L35" s="349"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="82">
+        <v>27</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="42"/>
+      <c r="G36" s="74">
+        <f>ABS((HOUR('Září 2026'!E36)+MINUTE('Září 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="348"/>
+      <c r="I36" s="348"/>
+      <c r="J36" s="348"/>
+      <c r="K36" s="348"/>
+      <c r="L36" s="349"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="215" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="97">
+        <v>28</v>
+      </c>
+      <c r="C37" s="98"/>
+      <c r="D37" s="99"/>
+      <c r="E37" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="100"/>
+      <c r="G37" s="101">
+        <f>ABS((HOUR('Září 2026'!E37)+MINUTE('Září 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="429"/>
+      <c r="I37" s="429"/>
+      <c r="J37" s="429"/>
+      <c r="K37" s="429"/>
+      <c r="L37" s="430"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Září 2026'!E38)+MINUTE('Září 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="123" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="110">
+        <v>30</v>
+      </c>
+      <c r="C39" s="111"/>
+      <c r="D39" s="112"/>
+      <c r="E39" s="113">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="114"/>
+      <c r="G39" s="115">
+        <f>ABS((HOUR('Září 2026'!E39)+MINUTE('Září 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="413"/>
+      <c r="I39" s="413"/>
+      <c r="J39" s="413"/>
+      <c r="K39" s="413"/>
+      <c r="L39" s="414"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="380"/>
+      <c r="C40" s="353"/>
+      <c r="D40" s="354"/>
+      <c r="E40" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="61"/>
+      <c r="G40" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I40" s="367"/>
+      <c r="J40" s="368"/>
+      <c r="K40" s="369"/>
+      <c r="L40" s="370"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="380"/>
+      <c r="D41" s="381"/>
+      <c r="E41" s="8">
+        <f>E40+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40+'Červenec 2026'!E41+'Srpen 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I41" s="360"/>
+      <c r="J41" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="402"/>
+      <c r="L41" s="403"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="382"/>
+      <c r="B42" s="382"/>
+      <c r="C42" s="383"/>
+      <c r="D42" s="383"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="400"/>
+      <c r="G42" s="400"/>
+      <c r="H42" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" s="358"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="364"/>
+      <c r="L42" s="365"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="65"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="374"/>
+      <c r="C44" s="374"/>
+      <c r="D44" s="375"/>
+      <c r="E44" s="375"/>
+      <c r="F44" s="375"/>
+      <c r="G44" s="375"/>
+      <c r="H44" s="375"/>
+      <c r="I44" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="376"/>
+      <c r="K44" s="376"/>
+      <c r="L44" s="66"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="67"/>
+      <c r="C45" s="377"/>
+      <c r="D45" s="377"/>
+      <c r="E45" s="377"/>
+      <c r="F45" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="376"/>
+      <c r="H45" s="376"/>
+      <c r="I45" s="376"/>
+      <c r="J45" s="378"/>
+      <c r="K45" s="378"/>
+      <c r="L45" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="67"/>
+      <c r="C47" s="67"/>
+      <c r="D47" s="67"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="67"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="384"/>
+      <c r="C50" s="384"/>
+      <c r="D50" s="384"/>
+      <c r="E50" s="384"/>
+      <c r="F50" s="384"/>
+      <c r="G50" s="384"/>
+      <c r="H50" s="384"/>
+      <c r="I50" s="384"/>
+      <c r="J50" s="384"/>
+      <c r="K50" s="384"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="374"/>
+      <c r="C51" s="374"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C53" s="404"/>
+      <c r="D53" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="81"/>
+      <c r="F53" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="405"/>
+      <c r="H53" s="405"/>
+      <c r="I53" s="405"/>
+      <c r="J53" s="405"/>
+      <c r="K53" s="405"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F54" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="385"/>
+      <c r="H54" s="385"/>
+      <c r="I54" s="385"/>
+      <c r="J54" s="385"/>
+      <c r="K54" s="385"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2"/>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="319"/>
+      <c r="C59" s="270"/>
+      <c r="D59" s="270"/>
+      <c r="F59" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="406"/>
+      <c r="H59" s="406"/>
+      <c r="I59" s="406"/>
+      <c r="J59" s="406"/>
+      <c r="K59" s="406"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F60" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="386"/>
+      <c r="H60" s="386"/>
+      <c r="I60" s="386"/>
+      <c r="J60" s="386"/>
+      <c r="K60" s="386"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="319"/>
+      <c r="C62" s="270"/>
+      <c r="D62" s="270"/>
+      <c r="F62" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G62" s="406"/>
+      <c r="H62" s="406"/>
+      <c r="I62" s="406"/>
+      <c r="J62" s="406"/>
+      <c r="K62" s="406"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F63" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="386"/>
+      <c r="H63" s="386"/>
+      <c r="I63" s="386"/>
+      <c r="J63" s="386"/>
+      <c r="K63" s="386"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="319"/>
+      <c r="C65" s="270"/>
+      <c r="D65" s="270"/>
+      <c r="F65" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G65" s="405"/>
+      <c r="H65" s="405"/>
+      <c r="I65" s="405"/>
+      <c r="J65" s="405"/>
+      <c r="K65" s="405"/>
+      <c r="L65" s="2"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F66" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" s="386"/>
+      <c r="H66" s="386"/>
+      <c r="I66" s="386"/>
+      <c r="J66" s="386"/>
+      <c r="K66" s="386"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+    </row>
+    <row r="68" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="A44:C44"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr codeName="List12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J43" sqref="J43:L43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="39" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75" customHeight="1">
-      <c r="E1" s="222" t="s">
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
         <v>18</v>
       </c>
-      <c r="F1" s="222"/>
-      <c r="G1" s="223" t="s">
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>66</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="392"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="86" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="422" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="423"/>
+      <c r="J9" s="423"/>
+      <c r="K9" s="423"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="107">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Říjen 2026'!E10)+MINUTE('Říjen 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="108">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E11)+MINUTE('Říjen 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="82">
+        <v>3</v>
+      </c>
+      <c r="C12" s="39"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="42"/>
+      <c r="G12" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E12)+MINUTE('Říjen 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="348"/>
+      <c r="I12" s="348"/>
+      <c r="J12" s="348"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="349"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="82">
+        <v>4</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="42"/>
+      <c r="G13" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E13)+MINUTE('Říjen 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="348"/>
+      <c r="I13" s="348"/>
+      <c r="J13" s="348"/>
+      <c r="K13" s="348"/>
+      <c r="L13" s="349"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="152">
+        <v>5</v>
+      </c>
+      <c r="C14" s="153"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="156"/>
+      <c r="G14" s="157">
+        <f>ABS((HOUR('Říjen 2026'!E14)+MINUTE('Říjen 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="350"/>
+      <c r="I14" s="350"/>
+      <c r="J14" s="350"/>
+      <c r="K14" s="350"/>
+      <c r="L14" s="351"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E15)+MINUTE('Říjen 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E16)+MINUTE('Říjen 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E17)+MINUTE('Říjen 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E18)+MINUTE('Říjen 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="82">
+        <v>10</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E19)+MINUTE('Říjen 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="348"/>
+      <c r="I19" s="348"/>
+      <c r="J19" s="348"/>
+      <c r="K19" s="348"/>
+      <c r="L19" s="349"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="82">
+        <v>11</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E20)+MINUTE('Říjen 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="348"/>
+      <c r="I20" s="348"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="349"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="152">
+        <v>12</v>
+      </c>
+      <c r="C21" s="153"/>
+      <c r="D21" s="154"/>
+      <c r="E21" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="156"/>
+      <c r="G21" s="157">
+        <f>ABS((HOUR('Říjen 2026'!E21)+MINUTE('Říjen 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="350"/>
+      <c r="I21" s="350"/>
+      <c r="J21" s="350"/>
+      <c r="K21" s="350"/>
+      <c r="L21" s="351"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E22)+MINUTE('Říjen 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E23)+MINUTE('Říjen 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E24)+MINUTE('Říjen 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E25)+MINUTE('Říjen 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="82">
+        <v>17</v>
+      </c>
+      <c r="C26" s="39"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E26)+MINUTE('Říjen 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="348"/>
+      <c r="I26" s="348"/>
+      <c r="J26" s="348"/>
+      <c r="K26" s="348"/>
+      <c r="L26" s="349"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="82">
+        <v>18</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="42"/>
+      <c r="G27" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E27)+MINUTE('Říjen 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="348"/>
+      <c r="I27" s="348"/>
+      <c r="J27" s="348"/>
+      <c r="K27" s="348"/>
+      <c r="L27" s="349"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="152">
+        <v>19</v>
+      </c>
+      <c r="C28" s="153"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="156"/>
+      <c r="G28" s="157">
+        <f>ABS((HOUR('Říjen 2026'!E28)+MINUTE('Říjen 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="350"/>
+      <c r="I28" s="350"/>
+      <c r="J28" s="350"/>
+      <c r="K28" s="350"/>
+      <c r="L28" s="351"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E29)+MINUTE('Říjen 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="83">
+        <v>21</v>
+      </c>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E30)+MINUTE('Říjen 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="346"/>
+      <c r="I30" s="346"/>
+      <c r="J30" s="346"/>
+      <c r="K30" s="346"/>
+      <c r="L30" s="347"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E31)+MINUTE('Říjen 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E32)+MINUTE('Říjen 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="82">
+        <v>24</v>
+      </c>
+      <c r="C33" s="39"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E33)+MINUTE('Říjen 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="348"/>
+      <c r="I33" s="348"/>
+      <c r="J33" s="348"/>
+      <c r="K33" s="348"/>
+      <c r="L33" s="349"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="82">
+        <v>25</v>
+      </c>
+      <c r="C34" s="39"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="42"/>
+      <c r="G34" s="74">
+        <f>ABS((HOUR('Říjen 2026'!E34)+MINUTE('Říjen 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="348"/>
+      <c r="I34" s="348"/>
+      <c r="J34" s="348"/>
+      <c r="K34" s="348"/>
+      <c r="L34" s="349"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="152">
+        <v>26</v>
+      </c>
+      <c r="C35" s="153"/>
+      <c r="D35" s="154"/>
+      <c r="E35" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="156"/>
+      <c r="G35" s="157">
+        <f>ABS((HOUR('Říjen 2026'!E35)+MINUTE('Říjen 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="350"/>
+      <c r="I35" s="350"/>
+      <c r="J35" s="350"/>
+      <c r="K35" s="350"/>
+      <c r="L35" s="351"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E36)+MINUTE('Říjen 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="199" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="133">
+        <v>28</v>
+      </c>
+      <c r="C37" s="126"/>
+      <c r="D37" s="127"/>
+      <c r="E37" s="134">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="129"/>
+      <c r="G37" s="130">
+        <f>ABS((HOUR('Říjen 2026'!E37)+MINUTE('Říjen 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="415"/>
+      <c r="I37" s="415"/>
+      <c r="J37" s="415"/>
+      <c r="K37" s="415"/>
+      <c r="L37" s="416"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E38)+MINUTE('Říjen 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="83">
+        <v>30</v>
+      </c>
+      <c r="C39" s="37"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="58">
+        <f>ABS((HOUR('Říjen 2026'!E39)+MINUTE('Říjen 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="346"/>
+      <c r="I39" s="346"/>
+      <c r="J39" s="346"/>
+      <c r="K39" s="346"/>
+      <c r="L39" s="347"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="84">
+        <v>31</v>
+      </c>
+      <c r="C40" s="73"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="196">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="44"/>
+      <c r="G40" s="85">
+        <f>ABS((HOUR('Říjen 2026'!E40)+MINUTE('Říjen 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="361"/>
+      <c r="I40" s="361"/>
+      <c r="J40" s="361"/>
+      <c r="K40" s="361"/>
+      <c r="L40" s="362"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40+'Červenec 2026'!E41+'Srpen 2026'!E41+'Září 2026'!E40</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="65"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="405"/>
+      <c r="H54" s="405"/>
+      <c r="I54" s="405"/>
+      <c r="J54" s="405"/>
+      <c r="K54" s="405"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="F66" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="405"/>
+      <c r="H66" s="405"/>
+      <c r="I66" s="405"/>
+      <c r="J66" s="405"/>
+      <c r="K66" s="405"/>
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F67" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="2"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+    <row r="69" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J41:L41"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr codeName="List13">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L68"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J42" sqref="J42:L42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>67</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="419"/>
+      <c r="J9" s="419"/>
+      <c r="K9" s="419"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="226" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="82">
+        <v>1</v>
+      </c>
+      <c r="C10" s="216"/>
+      <c r="D10" s="217"/>
+      <c r="E10" s="218">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="219"/>
+      <c r="G10" s="220">
+        <f>ABS((HOUR('Listopad 2026'!E10)+MINUTE('Listopad 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="433"/>
+      <c r="I10" s="433"/>
+      <c r="J10" s="433"/>
+      <c r="K10" s="433"/>
+      <c r="L10" s="434"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="152">
+        <v>2</v>
+      </c>
+      <c r="C11" s="153"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="155">
+        <f t="shared" ref="E11:E39" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="156"/>
+      <c r="G11" s="157">
+        <f>ABS((HOUR('Listopad 2026'!E11)+MINUTE('Listopad 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="350"/>
+      <c r="I11" s="350"/>
+      <c r="J11" s="350"/>
+      <c r="K11" s="350"/>
+      <c r="L11" s="351"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E12)+MINUTE('Listopad 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E13)+MINUTE('Listopad 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="83">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E14)+MINUTE('Listopad 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E15)+MINUTE('Listopad 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="82">
+        <v>7</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="42"/>
+      <c r="G16" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E16)+MINUTE('Listopad 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="348"/>
+      <c r="I16" s="348"/>
+      <c r="J16" s="348"/>
+      <c r="K16" s="348"/>
+      <c r="L16" s="349"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="82">
+        <v>8</v>
+      </c>
+      <c r="C17" s="39"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="42"/>
+      <c r="G17" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E17)+MINUTE('Listopad 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="348"/>
+      <c r="I17" s="348"/>
+      <c r="J17" s="348"/>
+      <c r="K17" s="348"/>
+      <c r="L17" s="349"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="152">
+        <v>9</v>
+      </c>
+      <c r="C18" s="153"/>
+      <c r="D18" s="154"/>
+      <c r="E18" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="156"/>
+      <c r="G18" s="157">
+        <f>ABS((HOUR('Listopad 2026'!E18)+MINUTE('Listopad 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="350"/>
+      <c r="I18" s="350"/>
+      <c r="J18" s="350"/>
+      <c r="K18" s="350"/>
+      <c r="L18" s="351"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E19)+MINUTE('Listopad 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E20)+MINUTE('Listopad 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="83">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E21)+MINUTE('Listopad 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E22)+MINUTE('Listopad 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="82">
+        <v>14</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E23)+MINUTE('Listopad 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="348"/>
+      <c r="I23" s="348"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="349"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="82">
+        <v>15</v>
+      </c>
+      <c r="C24" s="39"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="42"/>
+      <c r="G24" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E24)+MINUTE('Listopad 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="348"/>
+      <c r="I24" s="348"/>
+      <c r="J24" s="348"/>
+      <c r="K24" s="348"/>
+      <c r="L24" s="349"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="152">
+        <v>16</v>
+      </c>
+      <c r="C25" s="153"/>
+      <c r="D25" s="154"/>
+      <c r="E25" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="156"/>
+      <c r="G25" s="157">
+        <f>ABS((HOUR('Listopad 2026'!E25)+MINUTE('Listopad 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="350"/>
+      <c r="I25" s="350"/>
+      <c r="J25" s="350"/>
+      <c r="K25" s="350"/>
+      <c r="L25" s="351"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="215" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="97">
+        <v>17</v>
+      </c>
+      <c r="C26" s="98"/>
+      <c r="D26" s="99"/>
+      <c r="E26" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="100"/>
+      <c r="G26" s="101">
+        <f>ABS((HOUR('Listopad 2026'!E26)+MINUTE('Listopad 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="429"/>
+      <c r="I26" s="429"/>
+      <c r="J26" s="429"/>
+      <c r="K26" s="429"/>
+      <c r="L26" s="430"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E27)+MINUTE('Listopad 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="83">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E28)+MINUTE('Listopad 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E29)+MINUTE('Listopad 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="82">
+        <v>21</v>
+      </c>
+      <c r="C30" s="39"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="42"/>
+      <c r="G30" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E30)+MINUTE('Listopad 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="348"/>
+      <c r="I30" s="348"/>
+      <c r="J30" s="348"/>
+      <c r="K30" s="348"/>
+      <c r="L30" s="349"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="82">
+        <v>22</v>
+      </c>
+      <c r="C31" s="39"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="42"/>
+      <c r="G31" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E31)+MINUTE('Listopad 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="348"/>
+      <c r="I31" s="348"/>
+      <c r="J31" s="348"/>
+      <c r="K31" s="348"/>
+      <c r="L31" s="349"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="152">
+        <v>23</v>
+      </c>
+      <c r="C32" s="153"/>
+      <c r="D32" s="154"/>
+      <c r="E32" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="156"/>
+      <c r="G32" s="157">
+        <f>ABS((HOUR('Listopad 2026'!E32)+MINUTE('Listopad 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="350"/>
+      <c r="I32" s="350"/>
+      <c r="J32" s="350"/>
+      <c r="K32" s="350"/>
+      <c r="L32" s="351"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E33)+MINUTE('Listopad 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="75" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="83">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E34)+MINUTE('Listopad 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="83">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E35)+MINUTE('Listopad 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Listopad 2026'!E36)+MINUTE('Listopad 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="82">
+        <v>28</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="42"/>
+      <c r="G37" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E37)+MINUTE('Listopad 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="348"/>
+      <c r="I37" s="348"/>
+      <c r="J37" s="348"/>
+      <c r="K37" s="348"/>
+      <c r="L37" s="349"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="82">
+        <v>29</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="42"/>
+      <c r="G38" s="74">
+        <f>ABS((HOUR('Listopad 2026'!E38)+MINUTE('Listopad 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="348"/>
+      <c r="I38" s="348"/>
+      <c r="J38" s="348"/>
+      <c r="K38" s="348"/>
+      <c r="L38" s="349"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="221">
+        <v>30</v>
+      </c>
+      <c r="C39" s="222"/>
+      <c r="D39" s="223"/>
+      <c r="E39" s="189">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="224"/>
+      <c r="G39" s="225">
+        <f>ABS((HOUR('Listopad 2026'!E39)+MINUTE('Listopad 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="431"/>
+      <c r="I39" s="431"/>
+      <c r="J39" s="431"/>
+      <c r="K39" s="431"/>
+      <c r="L39" s="432"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="380"/>
+      <c r="C40" s="353"/>
+      <c r="D40" s="354"/>
+      <c r="E40" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="61"/>
+      <c r="G40" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I40" s="367"/>
+      <c r="J40" s="368"/>
+      <c r="K40" s="369"/>
+      <c r="L40" s="370"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="380"/>
+      <c r="D41" s="381"/>
+      <c r="E41" s="8">
+        <f>E40+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40+'Červenec 2026'!E41+'Srpen 2026'!E41+'Září 2026'!E40+'Říjen 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I41" s="360"/>
+      <c r="J41" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="402"/>
+      <c r="L41" s="403"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="382"/>
+      <c r="B42" s="382"/>
+      <c r="C42" s="383"/>
+      <c r="D42" s="383"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="400"/>
+      <c r="G42" s="400"/>
+      <c r="H42" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" s="358"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="364"/>
+      <c r="L42" s="365"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="65"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="374"/>
+      <c r="C44" s="374"/>
+      <c r="D44" s="375"/>
+      <c r="E44" s="375"/>
+      <c r="F44" s="375"/>
+      <c r="G44" s="375"/>
+      <c r="H44" s="375"/>
+      <c r="I44" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="376"/>
+      <c r="K44" s="376"/>
+      <c r="L44" s="66"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="67"/>
+      <c r="C45" s="377"/>
+      <c r="D45" s="377"/>
+      <c r="E45" s="377"/>
+      <c r="F45" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="376"/>
+      <c r="H45" s="376"/>
+      <c r="I45" s="376"/>
+      <c r="J45" s="378"/>
+      <c r="K45" s="378"/>
+      <c r="L45" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="67"/>
+      <c r="C47" s="67"/>
+      <c r="D47" s="67"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="67"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="384"/>
+      <c r="C50" s="384"/>
+      <c r="D50" s="384"/>
+      <c r="E50" s="384"/>
+      <c r="F50" s="384"/>
+      <c r="G50" s="384"/>
+      <c r="H50" s="384"/>
+      <c r="I50" s="384"/>
+      <c r="J50" s="384"/>
+      <c r="K50" s="384"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="374"/>
+      <c r="C51" s="374"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C53" s="404"/>
+      <c r="D53" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="81"/>
+      <c r="F53" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="405"/>
+      <c r="H53" s="405"/>
+      <c r="I53" s="405"/>
+      <c r="J53" s="405"/>
+      <c r="K53" s="405"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F54" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="385"/>
+      <c r="H54" s="385"/>
+      <c r="I54" s="385"/>
+      <c r="J54" s="385"/>
+      <c r="K54" s="385"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2"/>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="319"/>
+      <c r="C59" s="270"/>
+      <c r="D59" s="270"/>
+      <c r="F59" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="406"/>
+      <c r="H59" s="406"/>
+      <c r="I59" s="406"/>
+      <c r="J59" s="406"/>
+      <c r="K59" s="406"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F60" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="386"/>
+      <c r="H60" s="386"/>
+      <c r="I60" s="386"/>
+      <c r="J60" s="386"/>
+      <c r="K60" s="386"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="319"/>
+      <c r="C62" s="270"/>
+      <c r="D62" s="270"/>
+      <c r="F62" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G62" s="406"/>
+      <c r="H62" s="406"/>
+      <c r="I62" s="406"/>
+      <c r="J62" s="406"/>
+      <c r="K62" s="406"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F63" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="386"/>
+      <c r="H63" s="386"/>
+      <c r="I63" s="386"/>
+      <c r="J63" s="386"/>
+      <c r="K63" s="386"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="319"/>
+      <c r="C65" s="270"/>
+      <c r="D65" s="270"/>
+      <c r="F65" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G65" s="405"/>
+      <c r="H65" s="405"/>
+      <c r="I65" s="405"/>
+      <c r="J65" s="405"/>
+      <c r="K65" s="405"/>
+      <c r="L65" s="2"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F66" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" s="386"/>
+      <c r="H66" s="386"/>
+      <c r="I66" s="386"/>
+      <c r="J66" s="386"/>
+      <c r="K66" s="386"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+    </row>
+    <row r="68" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr codeName="List14">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L69"/>
+  <sheetViews>
+    <sheetView topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H39" sqref="H39:L39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>68</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="151" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="419"/>
+      <c r="J9" s="419"/>
+      <c r="K9" s="419"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="107">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Prosinec 2026'!E10)+MINUTE('Prosinec 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="57">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E11)+MINUTE('Prosinec 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E12)+MINUTE('Prosinec 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E13)+MINUTE('Prosinec 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="82">
+        <v>5</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="42"/>
+      <c r="G14" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E14)+MINUTE('Prosinec 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="348"/>
+      <c r="I14" s="348"/>
+      <c r="J14" s="348"/>
+      <c r="K14" s="348"/>
+      <c r="L14" s="349"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="82">
+        <v>6</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="42"/>
+      <c r="G15" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E15)+MINUTE('Prosinec 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="348"/>
+      <c r="I15" s="348"/>
+      <c r="J15" s="348"/>
+      <c r="K15" s="348"/>
+      <c r="L15" s="349"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="152">
+        <v>7</v>
+      </c>
+      <c r="C16" s="153"/>
+      <c r="D16" s="154"/>
+      <c r="E16" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="156"/>
+      <c r="G16" s="157">
+        <f>ABS((HOUR('Prosinec 2026'!E16)+MINUTE('Prosinec 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="350"/>
+      <c r="I16" s="350"/>
+      <c r="J16" s="350"/>
+      <c r="K16" s="350"/>
+      <c r="L16" s="351"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E17)+MINUTE('Prosinec 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E18)+MINUTE('Prosinec 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E19)+MINUTE('Prosinec 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E20)+MINUTE('Prosinec 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="82">
+        <v>12</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E21)+MINUTE('Prosinec 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="348"/>
+      <c r="I21" s="348"/>
+      <c r="J21" s="348"/>
+      <c r="K21" s="348"/>
+      <c r="L21" s="349"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="82">
+        <v>13</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E22)+MINUTE('Prosinec 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="348"/>
+      <c r="I22" s="348"/>
+      <c r="J22" s="348"/>
+      <c r="K22" s="348"/>
+      <c r="L22" s="349"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="152">
+        <v>14</v>
+      </c>
+      <c r="C23" s="153"/>
+      <c r="D23" s="154"/>
+      <c r="E23" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="156"/>
+      <c r="G23" s="157">
+        <f>ABS((HOUR('Prosinec 2026'!E23)+MINUTE('Prosinec 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="350"/>
+      <c r="I23" s="350"/>
+      <c r="J23" s="350"/>
+      <c r="K23" s="350"/>
+      <c r="L23" s="351"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E24)+MINUTE('Prosinec 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E25)+MINUTE('Prosinec 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E26)+MINUTE('Prosinec 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E27)+MINUTE('Prosinec 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="82">
+        <v>19</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="42"/>
+      <c r="G28" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E28)+MINUTE('Prosinec 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="348"/>
+      <c r="I28" s="348"/>
+      <c r="J28" s="348"/>
+      <c r="K28" s="348"/>
+      <c r="L28" s="349"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="82">
+        <v>20</v>
+      </c>
+      <c r="C29" s="39"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="42"/>
+      <c r="G29" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E29)+MINUTE('Prosinec 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="348"/>
+      <c r="I29" s="348"/>
+      <c r="J29" s="348"/>
+      <c r="K29" s="348"/>
+      <c r="L29" s="349"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="152">
+        <v>21</v>
+      </c>
+      <c r="C30" s="153"/>
+      <c r="D30" s="154"/>
+      <c r="E30" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="156"/>
+      <c r="G30" s="157">
+        <f>ABS((HOUR('Prosinec 2026'!E30)+MINUTE('Prosinec 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="350"/>
+      <c r="I30" s="350"/>
+      <c r="J30" s="350"/>
+      <c r="K30" s="350"/>
+      <c r="L30" s="351"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E31)+MINUTE('Prosinec 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E32)+MINUTE('Prosinec 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="215" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="133">
+        <v>24</v>
+      </c>
+      <c r="C33" s="126"/>
+      <c r="D33" s="127"/>
+      <c r="E33" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="129"/>
+      <c r="G33" s="130">
+        <f>ABS((HOUR('Prosinec 2026'!E33)+MINUTE('Prosinec 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="415"/>
+      <c r="I33" s="415"/>
+      <c r="J33" s="415"/>
+      <c r="K33" s="415"/>
+      <c r="L33" s="416"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="227" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="97">
+        <v>25</v>
+      </c>
+      <c r="C34" s="98"/>
+      <c r="D34" s="99"/>
+      <c r="E34" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="100"/>
+      <c r="G34" s="101">
+        <f>ABS((HOUR('Prosinec 2026'!E34)+MINUTE('Prosinec 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="429"/>
+      <c r="I34" s="429"/>
+      <c r="J34" s="429"/>
+      <c r="K34" s="429"/>
+      <c r="L34" s="430"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="97">
+        <v>26</v>
+      </c>
+      <c r="C35" s="98"/>
+      <c r="D35" s="99"/>
+      <c r="E35" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="100"/>
+      <c r="G35" s="101">
+        <f>ABS((HOUR('Prosinec 2026'!E35)+MINUTE('Prosinec 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="429"/>
+      <c r="I35" s="429"/>
+      <c r="J35" s="429"/>
+      <c r="K35" s="429"/>
+      <c r="L35" s="430"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="82">
+        <v>27</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="42"/>
+      <c r="G36" s="74">
+        <f>ABS((HOUR('Prosinec 2026'!E36)+MINUTE('Prosinec 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="348"/>
+      <c r="I36" s="348"/>
+      <c r="J36" s="348"/>
+      <c r="K36" s="348"/>
+      <c r="L36" s="349"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="152">
+        <v>28</v>
+      </c>
+      <c r="C37" s="153"/>
+      <c r="D37" s="154"/>
+      <c r="E37" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="156"/>
+      <c r="G37" s="157">
+        <f>ABS((HOUR('Prosinec 2026'!E37)+MINUTE('Prosinec 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="350"/>
+      <c r="I37" s="350"/>
+      <c r="J37" s="350"/>
+      <c r="K37" s="350"/>
+      <c r="L37" s="351"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E38)+MINUTE('Prosinec 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="83">
+        <v>30</v>
+      </c>
+      <c r="C39" s="37"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="58">
+        <f>ABS((HOUR('Prosinec 2026'!E39)+MINUTE('Prosinec 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="346"/>
+      <c r="I39" s="346"/>
+      <c r="J39" s="346"/>
+      <c r="K39" s="346"/>
+      <c r="L39" s="347"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="123" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="110">
+        <v>31</v>
+      </c>
+      <c r="C40" s="111"/>
+      <c r="D40" s="112"/>
+      <c r="E40" s="113">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="114"/>
+      <c r="G40" s="115">
+        <f>ABS((HOUR('Prosinec 2026'!E40)+MINUTE('Prosinec 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="413"/>
+      <c r="I40" s="413"/>
+      <c r="J40" s="413"/>
+      <c r="K40" s="413"/>
+      <c r="L40" s="414"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40+'Červenec 2026'!E41+'Srpen 2026'!E41+'Září 2026'!E40+'Říjen 2026'!E41+'Listopad 2026'!E40</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="65"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="405"/>
+      <c r="H54" s="405"/>
+      <c r="I54" s="405"/>
+      <c r="J54" s="405"/>
+      <c r="K54" s="405"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="F66" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="405"/>
+      <c r="H66" s="405"/>
+      <c r="I66" s="405"/>
+      <c r="J66" s="405"/>
+      <c r="K66" s="405"/>
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F67" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="2"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+    <row r="69" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J41:L41"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="List3">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:W69"/>
+  <sheetViews>
+    <sheetView tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:G3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.42578125" style="59" customWidth="1"/>
+    <col min="3" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="15" width="9.140625" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="266" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="320"/>
+      <c r="I3" s="320"/>
+      <c r="J3" s="320"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="323" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="320"/>
+      <c r="I4" s="320"/>
+      <c r="J4" s="320"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="325"/>
+      <c r="E6" s="325"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="325"/>
+      <c r="I6" s="325"/>
+      <c r="J6" s="325"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="339" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="341" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="341"/>
+      <c r="J9" s="341"/>
+      <c r="K9" s="341"/>
+      <c r="L9" s="342"/>
+    </row>
+    <row r="10" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="160" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="131">
+        <v>1</v>
+      </c>
+      <c r="C10" s="191"/>
+      <c r="D10" s="192"/>
+      <c r="E10" s="193">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="194"/>
+      <c r="G10" s="195">
+        <f>ABS((HOUR('Leden 2026'!E10)+MINUTE('Leden 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="343"/>
+      <c r="I10" s="344"/>
+      <c r="J10" s="344"/>
+      <c r="K10" s="344"/>
+      <c r="L10" s="345"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="63"/>
+    </row>
+    <row r="11" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="163">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Leden 2026'!E11)+MINUTE('Leden 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="63"/>
+    </row>
+    <row r="12" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="82">
+        <v>3</v>
+      </c>
+      <c r="C12" s="39"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="42"/>
+      <c r="G12" s="74">
+        <f>ABS((HOUR('Leden 2026'!E12)+MINUTE('Leden 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="348"/>
+      <c r="I12" s="348"/>
+      <c r="J12" s="348"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="349"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="63"/>
+    </row>
+    <row r="13" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="82">
+        <v>4</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="42"/>
+      <c r="G13" s="74">
+        <f>ABS((HOUR('Leden 2026'!E13)+MINUTE('Leden 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="348"/>
+      <c r="I13" s="348"/>
+      <c r="J13" s="348"/>
+      <c r="K13" s="348"/>
+      <c r="L13" s="349"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="63"/>
+    </row>
+    <row r="14" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="152">
+        <v>5</v>
+      </c>
+      <c r="C14" s="153"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="156"/>
+      <c r="G14" s="157">
+        <f>ABS((HOUR('Leden 2026'!E14)+MINUTE('Leden 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="350"/>
+      <c r="I14" s="350"/>
+      <c r="J14" s="350"/>
+      <c r="K14" s="350"/>
+      <c r="L14" s="351"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="63"/>
+    </row>
+    <row r="15" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Leden 2026'!E15)+MINUTE('Leden 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="63"/>
+    </row>
+    <row r="16" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Leden 2026'!E16)+MINUTE('Leden 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="63"/>
+    </row>
+    <row r="17" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Leden 2026'!E17)+MINUTE('Leden 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+    </row>
+    <row r="18" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Leden 2026'!E18)+MINUTE('Leden 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+    </row>
+    <row r="19" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="82">
+        <v>10</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="74">
+        <f>ABS((HOUR('Leden 2026'!E19)+MINUTE('Leden 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="348"/>
+      <c r="I19" s="348"/>
+      <c r="J19" s="348"/>
+      <c r="K19" s="348"/>
+      <c r="L19" s="349"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+    </row>
+    <row r="20" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="82">
+        <v>11</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="74">
+        <f>ABS((HOUR('Leden 2026'!E20)+MINUTE('Leden 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="348"/>
+      <c r="I20" s="348"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="349"/>
+      <c r="M20" s="63"/>
+      <c r="N20" s="63"/>
+    </row>
+    <row r="21" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="152">
+        <v>12</v>
+      </c>
+      <c r="C21" s="153"/>
+      <c r="D21" s="154"/>
+      <c r="E21" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="156"/>
+      <c r="G21" s="157">
+        <f>ABS((HOUR('Leden 2026'!E21)+MINUTE('Leden 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="350"/>
+      <c r="I21" s="350"/>
+      <c r="J21" s="350"/>
+      <c r="K21" s="350"/>
+      <c r="L21" s="351"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="63"/>
+    </row>
+    <row r="22" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Leden 2026'!E22)+MINUTE('Leden 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="V22" s="162"/>
+    </row>
+    <row r="23" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Leden 2026'!E23)+MINUTE('Leden 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="63"/>
+    </row>
+    <row r="24" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Leden 2026'!E24)+MINUTE('Leden 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+      <c r="M24" s="63"/>
+      <c r="N24" s="63"/>
+    </row>
+    <row r="25" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Leden 2026'!E25)+MINUTE('Leden 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="63"/>
+    </row>
+    <row r="26" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="82">
+        <v>17</v>
+      </c>
+      <c r="C26" s="39"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="74">
+        <f>ABS((HOUR('Leden 2026'!E26)+MINUTE('Leden 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="348"/>
+      <c r="I26" s="348"/>
+      <c r="J26" s="348"/>
+      <c r="K26" s="348"/>
+      <c r="L26" s="349"/>
+      <c r="M26" s="63"/>
+      <c r="N26" s="63"/>
+    </row>
+    <row r="27" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="82">
+        <v>18</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="42"/>
+      <c r="G27" s="74">
+        <f>ABS((HOUR('Leden 2026'!E27)+MINUTE('Leden 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="348"/>
+      <c r="I27" s="348"/>
+      <c r="J27" s="348"/>
+      <c r="K27" s="348"/>
+      <c r="L27" s="349"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+    </row>
+    <row r="28" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="152">
+        <v>19</v>
+      </c>
+      <c r="C28" s="153"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="156"/>
+      <c r="G28" s="157">
+        <f>ABS((HOUR('Leden 2026'!E28)+MINUTE('Leden 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="350"/>
+      <c r="I28" s="350"/>
+      <c r="J28" s="350"/>
+      <c r="K28" s="350"/>
+      <c r="L28" s="351"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="63"/>
+    </row>
+    <row r="29" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Leden 2026'!E29)+MINUTE('Leden 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+    </row>
+    <row r="30" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="83">
+        <v>21</v>
+      </c>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="58">
+        <f>ABS((HOUR('Leden 2026'!E30)+MINUTE('Leden 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="346"/>
+      <c r="I30" s="346"/>
+      <c r="J30" s="346"/>
+      <c r="K30" s="346"/>
+      <c r="L30" s="347"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+    </row>
+    <row r="31" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Leden 2026'!E31)+MINUTE('Leden 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+    </row>
+    <row r="32" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Leden 2026'!E32)+MINUTE('Leden 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="63"/>
+    </row>
+    <row r="33" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="82">
+        <v>24</v>
+      </c>
+      <c r="C33" s="39"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="74">
+        <f>ABS((HOUR('Leden 2026'!E33)+MINUTE('Leden 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="355"/>
+      <c r="I33" s="355"/>
+      <c r="J33" s="355"/>
+      <c r="K33" s="355"/>
+      <c r="L33" s="356"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="63"/>
+    </row>
+    <row r="34" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="116">
+        <v>25</v>
+      </c>
+      <c r="C34" s="117"/>
+      <c r="D34" s="118"/>
+      <c r="E34" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="120"/>
+      <c r="G34" s="121">
+        <f>ABS((HOUR('Leden 2026'!E34)+MINUTE('Leden 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="355"/>
+      <c r="I34" s="355"/>
+      <c r="J34" s="355"/>
+      <c r="K34" s="355"/>
+      <c r="L34" s="356"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="63"/>
+    </row>
+    <row r="35" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="152">
+        <v>26</v>
+      </c>
+      <c r="C35" s="153"/>
+      <c r="D35" s="154"/>
+      <c r="E35" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="156"/>
+      <c r="G35" s="157">
+        <f>ABS((HOUR('Leden 2026'!E35)+MINUTE('Leden 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="350"/>
+      <c r="I35" s="350"/>
+      <c r="J35" s="350"/>
+      <c r="K35" s="350"/>
+      <c r="L35" s="351"/>
+      <c r="M35" s="63"/>
+      <c r="N35" s="63"/>
+    </row>
+    <row r="36" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Leden 2026'!E36)+MINUTE('Leden 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="83">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="58">
+        <f>ABS((HOUR('Leden 2026'!E37)+MINUTE('Leden 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="346"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="346"/>
+      <c r="K37" s="346"/>
+      <c r="L37" s="347"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="63"/>
+    </row>
+    <row r="38" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Leden 2026'!E38)+MINUTE('Leden 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+    </row>
+    <row r="39" spans="1:23" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="83">
+        <v>30</v>
+      </c>
+      <c r="C39" s="37"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="58">
+        <f>ABS((HOUR('Leden 2026'!E39)+MINUTE('Leden 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="346"/>
+      <c r="I39" s="346"/>
+      <c r="J39" s="346"/>
+      <c r="K39" s="346"/>
+      <c r="L39" s="347"/>
+      <c r="M39" s="63"/>
+      <c r="N39" s="63"/>
+    </row>
+    <row r="40" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="84">
+        <v>31</v>
+      </c>
+      <c r="C40" s="73"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="196">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="44"/>
+      <c r="G40" s="85">
+        <f>ABS((HOUR('Leden 2026'!E40)+MINUTE('Leden 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="361"/>
+      <c r="I40" s="361"/>
+      <c r="J40" s="361"/>
+      <c r="K40" s="361"/>
+      <c r="L40" s="362"/>
+      <c r="M40" s="63"/>
+      <c r="N40" s="63"/>
+    </row>
+    <row r="41" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="353"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="371"/>
+      <c r="K42" s="372"/>
+      <c r="L42" s="373"/>
+    </row>
+    <row r="43" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="L44" s="65"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+    </row>
+    <row r="45" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+    </row>
+    <row r="46" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+    </row>
+    <row r="47" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+    </row>
+    <row r="48" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+    </row>
+    <row r="49" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+    </row>
+    <row r="50" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+    </row>
+    <row r="51" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+    </row>
+    <row r="52" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+    </row>
+    <row r="53" spans="1:23" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+    </row>
+    <row r="54" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="318" t="s">
         <v>40</v>
       </c>
-      <c r="H1" s="223"/>
-[...82 lines deleted...]
-      <c r="A8" s="168" t="s">
+      <c r="C54" s="318"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="315"/>
+      <c r="G54" s="315"/>
+      <c r="H54" s="315"/>
+      <c r="I54" s="315"/>
+      <c r="J54" s="315"/>
+      <c r="K54" s="315"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+    </row>
+    <row r="55" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3"/>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+      <c r="T55" s="3"/>
+      <c r="U55" s="3"/>
+      <c r="V55" s="3"/>
+      <c r="W55" s="3"/>
+    </row>
+    <row r="56" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+      <c r="T56" s="3"/>
+      <c r="U56" s="3"/>
+      <c r="V56" s="3"/>
+      <c r="W56" s="3"/>
+    </row>
+    <row r="57" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+      <c r="T57" s="3"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="3"/>
+      <c r="W57" s="3"/>
+    </row>
+    <row r="58" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+      <c r="S58" s="3"/>
+      <c r="T58" s="3"/>
+      <c r="U58" s="3"/>
+      <c r="V58" s="3"/>
+      <c r="W58" s="3"/>
+    </row>
+    <row r="59" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+    </row>
+    <row r="60" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="169"/>
-[...163 lines deleted...]
-      <c r="B15" s="105">
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="316"/>
+      <c r="G60" s="316"/>
+      <c r="H60" s="316"/>
+      <c r="I60" s="316"/>
+      <c r="J60" s="316"/>
+      <c r="K60" s="316"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+      <c r="T60" s="3"/>
+      <c r="U60" s="3"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="3"/>
+    </row>
+    <row r="61" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+    </row>
+    <row r="62" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="3"/>
+      <c r="W62" s="3"/>
+    </row>
+    <row r="63" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="146"/>
-[...572 lines deleted...]
-      <c r="B39" s="104">
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="316" t="s">
+        <v>52</v>
+      </c>
+      <c r="G63" s="316"/>
+      <c r="H63" s="316"/>
+      <c r="I63" s="316"/>
+      <c r="J63" s="316"/>
+      <c r="K63" s="316"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+    </row>
+    <row r="64" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3"/>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+    </row>
+    <row r="65" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="3"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+    </row>
+    <row r="66" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="315" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" s="315"/>
+      <c r="H66" s="315"/>
+      <c r="I66" s="315"/>
+      <c r="J66" s="315"/>
+      <c r="K66" s="315"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+      <c r="T66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+    </row>
+    <row r="67" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="386" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="127"/>
-[...463 lines deleted...]
-      <c r="A69" s="41" t="s">
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+    </row>
+    <row r="68" spans="1:23" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="P68" s="3"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+      <c r="S68" s="3"/>
+      <c r="T68" s="3"/>
+      <c r="U68" s="3"/>
+      <c r="V68" s="3"/>
+      <c r="W68" s="3"/>
+    </row>
+    <row r="69" spans="1:23" s="2" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B69" s="41"/>
-[...9 lines deleted...]
-      <c r="L69" s="38"/>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fKmygpdcTA84nTXUvILkdZm+LhUzbpYGvqjc7VQ65xlcDAaPyDeKAKddVBP8/zs747WC8tAYjF4im2whJ8uJbA==" saltValue="ZLOv3TlLamrAvwi7jLO2Mw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
-  <mergeCells count="79">
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+  </mergeCells>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="List4">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:X66"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J40" sqref="J40:L40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="15" width="9.140625" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>58</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="388"/>
+      <c r="C9" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="394"/>
+      <c r="J9" s="394"/>
+      <c r="K9" s="394"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="137">
+        <v>1</v>
+      </c>
+      <c r="C10" s="185"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="168">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="169"/>
+      <c r="G10" s="170">
+        <f>ABS((HOUR('Únor 2026'!E10)+MINUTE('Únor 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="398"/>
+      <c r="I10" s="398"/>
+      <c r="J10" s="398"/>
+      <c r="K10" s="398"/>
+      <c r="L10" s="399"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="63"/>
+    </row>
+    <row r="11" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="165">
+        <v>2</v>
+      </c>
+      <c r="C11" s="153"/>
+      <c r="D11" s="166"/>
+      <c r="E11" s="171">
+        <f t="shared" ref="E11:E37" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="154"/>
+      <c r="G11" s="167">
+        <f>ABS((HOUR('Únor 2026'!E11)+MINUTE('Únor 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="350"/>
+      <c r="I11" s="350"/>
+      <c r="J11" s="350"/>
+      <c r="K11" s="350"/>
+      <c r="L11" s="351"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="63"/>
+    </row>
+    <row r="12" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="139">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Únor 2026'!E12)+MINUTE('Únor 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="63"/>
+    </row>
+    <row r="13" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="139">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Únor 2026'!E13)+MINUTE('Únor 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="63"/>
+    </row>
+    <row r="14" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="139">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Únor 2026'!E14)+MINUTE('Únor 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="63"/>
+    </row>
+    <row r="15" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="139">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Únor 2026'!E15)+MINUTE('Únor 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="63"/>
+    </row>
+    <row r="16" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="175">
+        <v>7</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="176">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="42"/>
+      <c r="G16" s="74">
+        <f>ABS((HOUR('Únor 2026'!E16)+MINUTE('Únor 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="348"/>
+      <c r="I16" s="348"/>
+      <c r="J16" s="348"/>
+      <c r="K16" s="348"/>
+      <c r="L16" s="349"/>
+      <c r="M16" s="63"/>
+      <c r="N16" s="63"/>
+    </row>
+    <row r="17" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="173" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="138">
+        <v>8</v>
+      </c>
+      <c r="C17" s="117"/>
+      <c r="D17" s="118"/>
+      <c r="E17" s="146">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="120"/>
+      <c r="G17" s="121">
+        <f>ABS((HOUR('Únor 2026'!E17)+MINUTE('Únor 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="355"/>
+      <c r="I17" s="355"/>
+      <c r="J17" s="355"/>
+      <c r="K17" s="355"/>
+      <c r="L17" s="356"/>
+      <c r="M17" s="63"/>
+      <c r="N17" s="63"/>
+    </row>
+    <row r="18" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="165">
+        <v>9</v>
+      </c>
+      <c r="C18" s="153"/>
+      <c r="D18" s="154"/>
+      <c r="E18" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="156"/>
+      <c r="G18" s="157">
+        <f>ABS((HOUR('Únor 2026'!E18)+MINUTE('Únor 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="350"/>
+      <c r="I18" s="350"/>
+      <c r="J18" s="350"/>
+      <c r="K18" s="350"/>
+      <c r="L18" s="351"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+    </row>
+    <row r="19" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="139">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Únor 2026'!E19)+MINUTE('Únor 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+    </row>
+    <row r="20" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="139">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Únor 2026'!E20)+MINUTE('Únor 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+      <c r="M20" s="63"/>
+      <c r="N20" s="63"/>
+    </row>
+    <row r="21" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="139">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Únor 2026'!E21)+MINUTE('Únor 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="63"/>
+    </row>
+    <row r="22" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="139">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Únor 2026'!E22)+MINUTE('Únor 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+    </row>
+    <row r="23" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="175">
+        <v>14</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="176">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="74">
+        <f>ABS((HOUR('Únor 2026'!E23)+MINUTE('Únor 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="348"/>
+      <c r="I23" s="348"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="349"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="63"/>
+    </row>
+    <row r="24" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="173" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="138">
+        <v>15</v>
+      </c>
+      <c r="C24" s="117"/>
+      <c r="D24" s="118"/>
+      <c r="E24" s="146">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="120"/>
+      <c r="G24" s="121">
+        <f>ABS((HOUR('Únor 2026'!E24)+MINUTE('Únor 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="355"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="355"/>
+      <c r="K24" s="355"/>
+      <c r="L24" s="356"/>
+      <c r="M24" s="63"/>
+      <c r="N24" s="63"/>
+    </row>
+    <row r="25" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="165">
+        <v>16</v>
+      </c>
+      <c r="C25" s="153"/>
+      <c r="D25" s="154"/>
+      <c r="E25" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="156"/>
+      <c r="G25" s="157">
+        <f>ABS((HOUR('Únor 2026'!E25)+MINUTE('Únor 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="350"/>
+      <c r="I25" s="350"/>
+      <c r="J25" s="350"/>
+      <c r="K25" s="350"/>
+      <c r="L25" s="351"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="63"/>
+    </row>
+    <row r="26" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="139">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Únor 2026'!E26)+MINUTE('Únor 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+      <c r="M26" s="63"/>
+      <c r="N26" s="63"/>
+    </row>
+    <row r="27" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="139">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Únor 2026'!E27)+MINUTE('Únor 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+    </row>
+    <row r="28" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="139">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Únor 2026'!E28)+MINUTE('Únor 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="63"/>
+    </row>
+    <row r="29" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="139">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Únor 2026'!E29)+MINUTE('Únor 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+    </row>
+    <row r="30" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="175">
+        <v>21</v>
+      </c>
+      <c r="C30" s="39"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="176">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="42"/>
+      <c r="G30" s="74">
+        <f>ABS((HOUR('Únor 2026'!E30)+MINUTE('Únor 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="348"/>
+      <c r="I30" s="348"/>
+      <c r="J30" s="348"/>
+      <c r="K30" s="348"/>
+      <c r="L30" s="349"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+    </row>
+    <row r="31" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="173" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="138">
+        <v>22</v>
+      </c>
+      <c r="C31" s="117"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="146">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="120"/>
+      <c r="G31" s="121">
+        <f>ABS((HOUR('Únor 2026'!E31)+MINUTE('Únor 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="355"/>
+      <c r="I31" s="355"/>
+      <c r="J31" s="355"/>
+      <c r="K31" s="355"/>
+      <c r="L31" s="356"/>
+      <c r="M31" s="63"/>
+      <c r="N31" s="63"/>
+    </row>
+    <row r="32" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="165">
+        <v>23</v>
+      </c>
+      <c r="C32" s="153"/>
+      <c r="D32" s="154"/>
+      <c r="E32" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="156"/>
+      <c r="G32" s="157">
+        <f>ABS((HOUR('Únor 2026'!E32)+MINUTE('Únor 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="350"/>
+      <c r="I32" s="350"/>
+      <c r="J32" s="350"/>
+      <c r="K32" s="350"/>
+      <c r="L32" s="351"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="63"/>
+    </row>
+    <row r="33" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="139">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Únor 2026'!E33)+MINUTE('Únor 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+      <c r="M33" s="63"/>
+      <c r="N33" s="63"/>
+    </row>
+    <row r="34" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="139">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Únor 2026'!E34)+MINUTE('Únor 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+      <c r="M34" s="63"/>
+      <c r="N34" s="63"/>
+    </row>
+    <row r="35" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="139">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Únor 2026'!E35)+MINUTE('Únor 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+      <c r="M35" s="63"/>
+      <c r="N35" s="63"/>
+    </row>
+    <row r="36" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="139">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="171">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Únor 2026'!E36)+MINUTE('Únor 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+      <c r="M36" s="63"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="177">
+        <v>28</v>
+      </c>
+      <c r="C37" s="73"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="190">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="178"/>
+      <c r="G37" s="179">
+        <f>ABS((HOUR('Únor 2026'!E37)+MINUTE('Únor 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="361"/>
+      <c r="I37" s="361"/>
+      <c r="J37" s="361"/>
+      <c r="K37" s="361"/>
+      <c r="L37" s="362"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="63"/>
+    </row>
+    <row r="38" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="353"/>
+      <c r="C38" s="353"/>
+      <c r="D38" s="354"/>
+      <c r="E38" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="61"/>
+      <c r="G38" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I38" s="367"/>
+      <c r="J38" s="368"/>
+      <c r="K38" s="369"/>
+      <c r="L38" s="370"/>
+    </row>
+    <row r="39" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="380"/>
+      <c r="C39" s="380"/>
+      <c r="D39" s="381"/>
+      <c r="E39" s="8">
+        <f>E38+'Leden 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="360"/>
+      <c r="J39" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="402"/>
+      <c r="L39" s="403"/>
+    </row>
+    <row r="40" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="382"/>
+      <c r="B40" s="382"/>
+      <c r="C40" s="383"/>
+      <c r="D40" s="383"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="400"/>
+      <c r="G40" s="400"/>
+      <c r="H40" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I40" s="358"/>
+      <c r="J40" s="363"/>
+      <c r="K40" s="364"/>
+      <c r="L40" s="365"/>
+    </row>
+    <row r="41" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="61"/>
+      <c r="B41" s="61"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="S41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="W41" s="3"/>
+      <c r="X41" s="3"/>
+    </row>
+    <row r="42" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="374"/>
+      <c r="C42" s="374"/>
+      <c r="D42" s="375"/>
+      <c r="E42" s="375"/>
+      <c r="F42" s="375"/>
+      <c r="G42" s="375"/>
+      <c r="H42" s="375"/>
+      <c r="I42" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="376"/>
+      <c r="K42" s="376"/>
+      <c r="L42" s="66"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="3"/>
+      <c r="S42" s="3"/>
+      <c r="T42" s="3"/>
+      <c r="U42" s="3"/>
+      <c r="V42" s="3"/>
+      <c r="W42" s="3"/>
+      <c r="X42" s="3"/>
+    </row>
+    <row r="43" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="67"/>
+      <c r="C43" s="377"/>
+      <c r="D43" s="377"/>
+      <c r="E43" s="377"/>
+      <c r="F43" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="376"/>
+      <c r="H43" s="376"/>
+      <c r="I43" s="376"/>
+      <c r="J43" s="378"/>
+      <c r="K43" s="378"/>
+      <c r="L43" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+    </row>
+    <row r="44" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+    </row>
+    <row r="45" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="67"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="67"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="67"/>
+      <c r="J45" s="67"/>
+      <c r="K45" s="67"/>
+      <c r="L45" s="67"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+    </row>
+    <row r="46" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="67"/>
+      <c r="D46" s="67"/>
+      <c r="E46" s="67"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+    </row>
+    <row r="47" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+      <c r="X47" s="3"/>
+    </row>
+    <row r="48" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="384"/>
+      <c r="C48" s="384"/>
+      <c r="D48" s="384"/>
+      <c r="E48" s="384"/>
+      <c r="F48" s="384"/>
+      <c r="G48" s="384"/>
+      <c r="H48" s="384"/>
+      <c r="I48" s="384"/>
+      <c r="J48" s="384"/>
+      <c r="K48" s="384"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+    </row>
+    <row r="49" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="374"/>
+      <c r="C49" s="374"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+      <c r="X49" s="3"/>
+    </row>
+    <row r="50" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+    </row>
+    <row r="51" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C51" s="404"/>
+      <c r="D51" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="81"/>
+      <c r="F51" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="405"/>
+      <c r="H51" s="405"/>
+      <c r="I51" s="405"/>
+      <c r="J51" s="405"/>
+      <c r="K51" s="405"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+    </row>
+    <row r="52" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="3"/>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="385"/>
+      <c r="H52" s="385"/>
+      <c r="I52" s="385"/>
+      <c r="J52" s="385"/>
+      <c r="K52" s="385"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+    </row>
+    <row r="53" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+      <c r="X53" s="3"/>
+    </row>
+    <row r="54" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+    </row>
+    <row r="55" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+      <c r="T55" s="3"/>
+      <c r="U55" s="3"/>
+      <c r="V55" s="3"/>
+      <c r="W55" s="3"/>
+      <c r="X55" s="3"/>
+    </row>
+    <row r="56" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+      <c r="T56" s="3"/>
+      <c r="U56" s="3"/>
+      <c r="V56" s="3"/>
+      <c r="W56" s="3"/>
+      <c r="X56" s="3"/>
+    </row>
+    <row r="57" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="319"/>
+      <c r="C57" s="270"/>
+      <c r="D57" s="270"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G57" s="406"/>
+      <c r="H57" s="406"/>
+      <c r="I57" s="406"/>
+      <c r="J57" s="406"/>
+      <c r="K57" s="406"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+      <c r="T57" s="3"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="3"/>
+      <c r="W57" s="3"/>
+      <c r="X57" s="3"/>
+    </row>
+    <row r="58" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="3"/>
+      <c r="B58" s="3"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" s="386"/>
+      <c r="H58" s="386"/>
+      <c r="I58" s="386"/>
+      <c r="J58" s="386"/>
+      <c r="K58" s="386"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+      <c r="S58" s="3"/>
+      <c r="T58" s="3"/>
+      <c r="U58" s="3"/>
+      <c r="V58" s="3"/>
+      <c r="W58" s="3"/>
+      <c r="X58" s="3"/>
+    </row>
+    <row r="59" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+      <c r="X59" s="3"/>
+    </row>
+    <row r="60" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+      <c r="T60" s="3"/>
+      <c r="U60" s="3"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="3"/>
+      <c r="X60" s="3"/>
+    </row>
+    <row r="61" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+      <c r="X61" s="3"/>
+    </row>
+    <row r="62" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="3"/>
+      <c r="B62" s="3"/>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="3"/>
+      <c r="W62" s="3"/>
+      <c r="X62" s="3"/>
+    </row>
+    <row r="63" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G63" s="405"/>
+      <c r="H63" s="405"/>
+      <c r="I63" s="405"/>
+      <c r="J63" s="405"/>
+      <c r="K63" s="405"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+    </row>
+    <row r="64" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3"/>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+      <c r="X64" s="3"/>
+    </row>
+    <row r="65" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+    </row>
+    <row r="66" spans="1:24" s="2" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+      <c r="T66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+      <c r="X66" s="3"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="79">
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F51:K51"/>
+    <mergeCell ref="F57:K57"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="I42:K42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="F43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="J39:L39"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr codeName="List5">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:X69"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J43" sqref="J43:L43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="14" width="9.140625" style="3" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>59</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:13" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="394"/>
+      <c r="J9" s="394"/>
+      <c r="K9" s="394"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="181" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="116">
+        <v>1</v>
+      </c>
+      <c r="C10" s="185"/>
+      <c r="D10" s="136"/>
+      <c r="E10" s="186">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="187"/>
+      <c r="G10" s="188">
+        <f>ABS((HOUR('Březen 2026'!E10)+MINUTE('Březen 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="410"/>
+      <c r="I10" s="411"/>
+      <c r="J10" s="411"/>
+      <c r="K10" s="411"/>
+      <c r="L10" s="412"/>
+      <c r="M10" s="63"/>
+    </row>
+    <row r="11" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="152">
+        <v>2</v>
+      </c>
+      <c r="C11" s="153"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="155">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="156"/>
+      <c r="G11" s="157">
+        <f>ABS((HOUR('Březen 2026'!E11)+MINUTE('Březen 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="407"/>
+      <c r="I11" s="408"/>
+      <c r="J11" s="408"/>
+      <c r="K11" s="408"/>
+      <c r="L11" s="409"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Březen 2026'!E12)+MINUTE('Březen 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="124" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Březen 2026'!E13)+MINUTE('Březen 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="83">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Březen 2026'!E14)+MINUTE('Březen 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="125" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Březen 2026'!E15)+MINUTE('Březen 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="82">
+        <v>7</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="42"/>
+      <c r="G16" s="74">
+        <f>ABS((HOUR('Březen 2026'!E16)+MINUTE('Březen 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="348"/>
+      <c r="I16" s="348"/>
+      <c r="J16" s="348"/>
+      <c r="K16" s="348"/>
+      <c r="L16" s="349"/>
+      <c r="M16" s="63"/>
+    </row>
+    <row r="17" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="183" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="116">
+        <v>8</v>
+      </c>
+      <c r="C17" s="117"/>
+      <c r="D17" s="118"/>
+      <c r="E17" s="119">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="120"/>
+      <c r="G17" s="121">
+        <f>ABS((HOUR('Březen 2026'!E17)+MINUTE('Březen 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="355"/>
+      <c r="I17" s="355"/>
+      <c r="J17" s="355"/>
+      <c r="K17" s="355"/>
+      <c r="L17" s="356"/>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="152">
+        <v>9</v>
+      </c>
+      <c r="C18" s="153"/>
+      <c r="D18" s="154"/>
+      <c r="E18" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="156"/>
+      <c r="G18" s="157">
+        <f>ABS((HOUR('Březen 2026'!E18)+MINUTE('Březen 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="350"/>
+      <c r="I18" s="350"/>
+      <c r="J18" s="350"/>
+      <c r="K18" s="350"/>
+      <c r="L18" s="351"/>
+      <c r="M18" s="63"/>
+    </row>
+    <row r="19" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Březen 2026'!E19)+MINUTE('Březen 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+      <c r="M19" s="63"/>
+    </row>
+    <row r="20" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="124" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Březen 2026'!E20)+MINUTE('Březen 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+      <c r="M20" s="63"/>
+    </row>
+    <row r="21" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="83">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Březen 2026'!E21)+MINUTE('Březen 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+      <c r="M21" s="63"/>
+    </row>
+    <row r="22" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="125" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Březen 2026'!E22)+MINUTE('Březen 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+      <c r="M22" s="63"/>
+    </row>
+    <row r="23" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="82">
+        <v>14</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="74">
+        <f>ABS((HOUR('Březen 2026'!E23)+MINUTE('Březen 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="348"/>
+      <c r="I23" s="348"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="349"/>
+      <c r="M23" s="63"/>
+    </row>
+    <row r="24" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="183" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="116">
+        <v>15</v>
+      </c>
+      <c r="C24" s="117"/>
+      <c r="D24" s="118"/>
+      <c r="E24" s="119">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="120"/>
+      <c r="G24" s="121">
+        <f>ABS((HOUR('Březen 2026'!E24)+MINUTE('Březen 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="355"/>
+      <c r="I24" s="355"/>
+      <c r="J24" s="355"/>
+      <c r="K24" s="355"/>
+      <c r="L24" s="356"/>
+      <c r="M24" s="63"/>
+    </row>
+    <row r="25" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="152">
+        <v>16</v>
+      </c>
+      <c r="C25" s="153"/>
+      <c r="D25" s="154"/>
+      <c r="E25" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="156"/>
+      <c r="G25" s="157">
+        <f>ABS((HOUR('Březen 2026'!E25)+MINUTE('Březen 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="350"/>
+      <c r="I25" s="350"/>
+      <c r="J25" s="350"/>
+      <c r="K25" s="350"/>
+      <c r="L25" s="351"/>
+      <c r="M25" s="63"/>
+    </row>
+    <row r="26" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Březen 2026'!E26)+MINUTE('Březen 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+      <c r="M26" s="63"/>
+    </row>
+    <row r="27" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="124" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Březen 2026'!E27)+MINUTE('Březen 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+      <c r="M27" s="63"/>
+    </row>
+    <row r="28" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="83">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Březen 2026'!E28)+MINUTE('Březen 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+      <c r="M28" s="63"/>
+    </row>
+    <row r="29" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="125" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Březen 2026'!E29)+MINUTE('Březen 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+      <c r="M29" s="63"/>
+    </row>
+    <row r="30" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="82">
+        <v>21</v>
+      </c>
+      <c r="C30" s="39"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="42"/>
+      <c r="G30" s="74">
+        <f>ABS((HOUR('Březen 2026'!E30)+MINUTE('Březen 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="348"/>
+      <c r="I30" s="348"/>
+      <c r="J30" s="348"/>
+      <c r="K30" s="348"/>
+      <c r="L30" s="349"/>
+      <c r="M30" s="63"/>
+    </row>
+    <row r="31" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="183" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="116">
+        <v>22</v>
+      </c>
+      <c r="C31" s="117"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="119">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="120"/>
+      <c r="G31" s="121">
+        <f>ABS((HOUR('Březen 2026'!E31)+MINUTE('Březen 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="355"/>
+      <c r="I31" s="355"/>
+      <c r="J31" s="355"/>
+      <c r="K31" s="355"/>
+      <c r="L31" s="356"/>
+      <c r="M31" s="63"/>
+    </row>
+    <row r="32" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="152">
+        <v>23</v>
+      </c>
+      <c r="C32" s="153"/>
+      <c r="D32" s="154"/>
+      <c r="E32" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="156"/>
+      <c r="G32" s="157">
+        <f>ABS((HOUR('Březen 2026'!E32)+MINUTE('Březen 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="350"/>
+      <c r="I32" s="350"/>
+      <c r="J32" s="350"/>
+      <c r="K32" s="350"/>
+      <c r="L32" s="351"/>
+      <c r="M32" s="63"/>
+    </row>
+    <row r="33" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="124" t="s">
+        <v>10</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Březen 2026'!E33)+MINUTE('Březen 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+      <c r="M33" s="63"/>
+    </row>
+    <row r="34" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="124" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="83">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Březen 2026'!E34)+MINUTE('Březen 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+      <c r="M34" s="63"/>
+    </row>
+    <row r="35" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="83">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Březen 2026'!E35)+MINUTE('Březen 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+      <c r="M35" s="63"/>
+    </row>
+    <row r="36" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="125" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Březen 2026'!E36)+MINUTE('Březen 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+      <c r="M36" s="63"/>
+    </row>
+    <row r="37" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="82">
+        <v>28</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="42"/>
+      <c r="G37" s="74">
+        <f>ABS((HOUR('Březen 2026'!E37)+MINUTE('Březen 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="348"/>
+      <c r="I37" s="348"/>
+      <c r="J37" s="348"/>
+      <c r="K37" s="348"/>
+      <c r="L37" s="349"/>
+      <c r="M37" s="63"/>
+    </row>
+    <row r="38" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="183" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="116">
+        <v>29</v>
+      </c>
+      <c r="C38" s="117"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="119">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="120"/>
+      <c r="G38" s="121">
+        <f>ABS((HOUR('Březen 2026'!E38)+MINUTE('Březen 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="355"/>
+      <c r="I38" s="355"/>
+      <c r="J38" s="355"/>
+      <c r="K38" s="355"/>
+      <c r="L38" s="356"/>
+      <c r="M38" s="63"/>
+    </row>
+    <row r="39" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="152">
+        <v>30</v>
+      </c>
+      <c r="C39" s="153"/>
+      <c r="D39" s="154"/>
+      <c r="E39" s="155">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="156"/>
+      <c r="G39" s="157">
+        <f>ABS((HOUR('Březen 2026'!E39)+MINUTE('Březen 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="350"/>
+      <c r="I39" s="350"/>
+      <c r="J39" s="350"/>
+      <c r="K39" s="350"/>
+      <c r="L39" s="351"/>
+      <c r="M39" s="63"/>
+    </row>
+    <row r="40" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="123" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="110">
+        <v>31</v>
+      </c>
+      <c r="C40" s="111"/>
+      <c r="D40" s="112"/>
+      <c r="E40" s="189">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="114"/>
+      <c r="G40" s="115">
+        <f>ABS((HOUR('Březen 2026'!E40)+MINUTE('Březen 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="413"/>
+      <c r="I40" s="413"/>
+      <c r="J40" s="413"/>
+      <c r="K40" s="413"/>
+      <c r="L40" s="414"/>
+      <c r="M40" s="63"/>
+    </row>
+    <row r="41" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="L44" s="65"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+    </row>
+    <row r="45" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+    </row>
+    <row r="46" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+    </row>
+    <row r="47" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+      <c r="X47" s="3"/>
+    </row>
+    <row r="48" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+    </row>
+    <row r="49" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
+      <c r="R49" s="3"/>
+      <c r="S49" s="3"/>
+      <c r="T49" s="3"/>
+      <c r="U49" s="3"/>
+      <c r="V49" s="3"/>
+      <c r="W49" s="3"/>
+      <c r="X49" s="3"/>
+    </row>
+    <row r="50" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+    </row>
+    <row r="51" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
+      <c r="R51" s="3"/>
+      <c r="S51" s="3"/>
+      <c r="T51" s="3"/>
+      <c r="U51" s="3"/>
+      <c r="V51" s="3"/>
+      <c r="W51" s="3"/>
+      <c r="X51" s="3"/>
+    </row>
+    <row r="52" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+    </row>
+    <row r="53" spans="1:24" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
+      <c r="R53" s="3"/>
+      <c r="S53" s="3"/>
+      <c r="T53" s="3"/>
+      <c r="U53" s="3"/>
+      <c r="V53" s="3"/>
+      <c r="W53" s="3"/>
+      <c r="X53" s="3"/>
+    </row>
+    <row r="54" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="405"/>
+      <c r="H54" s="405"/>
+      <c r="I54" s="405"/>
+      <c r="J54" s="405"/>
+      <c r="K54" s="405"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
+      <c r="R54" s="3"/>
+      <c r="S54" s="3"/>
+      <c r="T54" s="3"/>
+      <c r="U54" s="3"/>
+      <c r="V54" s="3"/>
+      <c r="W54" s="3"/>
+      <c r="X54" s="3"/>
+    </row>
+    <row r="55" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="3"/>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
+      <c r="R55" s="3"/>
+      <c r="S55" s="3"/>
+      <c r="T55" s="3"/>
+      <c r="U55" s="3"/>
+      <c r="V55" s="3"/>
+      <c r="W55" s="3"/>
+      <c r="X55" s="3"/>
+    </row>
+    <row r="56" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
+      <c r="R56" s="3"/>
+      <c r="S56" s="3"/>
+      <c r="T56" s="3"/>
+      <c r="U56" s="3"/>
+      <c r="V56" s="3"/>
+      <c r="W56" s="3"/>
+      <c r="X56" s="3"/>
+    </row>
+    <row r="57" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+      <c r="T57" s="3"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="3"/>
+      <c r="W57" s="3"/>
+      <c r="X57" s="3"/>
+    </row>
+    <row r="58" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="3"/>
+      <c r="S58" s="3"/>
+      <c r="T58" s="3"/>
+      <c r="U58" s="3"/>
+      <c r="V58" s="3"/>
+      <c r="W58" s="3"/>
+      <c r="X58" s="3"/>
+    </row>
+    <row r="59" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+      <c r="X59" s="3"/>
+    </row>
+    <row r="60" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="3"/>
+      <c r="S60" s="3"/>
+      <c r="T60" s="3"/>
+      <c r="U60" s="3"/>
+      <c r="V60" s="3"/>
+      <c r="W60" s="3"/>
+      <c r="X60" s="3"/>
+    </row>
+    <row r="61" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="3"/>
+      <c r="S61" s="3"/>
+      <c r="T61" s="3"/>
+      <c r="U61" s="3"/>
+      <c r="V61" s="3"/>
+      <c r="W61" s="3"/>
+      <c r="X61" s="3"/>
+    </row>
+    <row r="62" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="3"/>
+      <c r="W62" s="3"/>
+      <c r="X62" s="3"/>
+    </row>
+    <row r="63" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+      <c r="L63" s="3"/>
+      <c r="M63" s="3"/>
+      <c r="N63" s="3"/>
+      <c r="O63" s="3"/>
+      <c r="P63" s="3"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="S63" s="3"/>
+      <c r="T63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+    </row>
+    <row r="64" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3"/>
+      <c r="B64" s="3"/>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+      <c r="X64" s="3"/>
+    </row>
+    <row r="65" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="3"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+    </row>
+    <row r="66" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="405"/>
+      <c r="H66" s="405"/>
+      <c r="I66" s="405"/>
+      <c r="J66" s="405"/>
+      <c r="K66" s="405"/>
+      <c r="M66" s="3"/>
+      <c r="N66" s="3"/>
+      <c r="O66" s="3"/>
+      <c r="P66" s="3"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="S66" s="3"/>
+      <c r="T66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+      <c r="X66" s="3"/>
+    </row>
+    <row r="67" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3"/>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="3"/>
+    </row>
+    <row r="68" spans="1:24" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M68" s="3"/>
+      <c r="N68" s="3"/>
+      <c r="O68" s="3"/>
+      <c r="P68" s="3"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+      <c r="S68" s="3"/>
+      <c r="T68" s="3"/>
+      <c r="U68" s="3"/>
+      <c r="V68" s="3"/>
+      <c r="W68" s="3"/>
+      <c r="X68" s="3"/>
+    </row>
+    <row r="69" spans="1:24" s="2" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M69" s="3"/>
+      <c r="N69" s="3"/>
+      <c r="O69" s="3"/>
+      <c r="P69" s="3"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="S69" s="3"/>
+      <c r="T69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
+      <c r="X69" s="3"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr codeName="List6">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V68"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J42" sqref="J42:L42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
+    <col min="14" max="22" width="9.140625" style="3"/>
+    <col min="23" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>60</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="389"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="391"/>
+      <c r="H9" s="393" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="419"/>
+      <c r="J9" s="419"/>
+      <c r="K9" s="419"/>
+      <c r="L9" s="395"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="107">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Duben 2026'!E10)+MINUTE('Duben 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="57">
+        <f t="shared" ref="E11:E39" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Duben 2026'!E11)+MINUTE('Duben 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="198" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="133">
+        <v>3</v>
+      </c>
+      <c r="C12" s="126"/>
+      <c r="D12" s="127"/>
+      <c r="E12" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="129"/>
+      <c r="G12" s="130">
+        <f>ABS((HOUR('Duben 2026'!E12)+MINUTE('Duben 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="415"/>
+      <c r="I12" s="415"/>
+      <c r="J12" s="415"/>
+      <c r="K12" s="415"/>
+      <c r="L12" s="416"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="82">
+        <v>4</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="42"/>
+      <c r="G13" s="74">
+        <f>ABS((HOUR('Duben 2026'!E13)+MINUTE('Duben 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="348"/>
+      <c r="I13" s="348"/>
+      <c r="J13" s="348"/>
+      <c r="K13" s="348"/>
+      <c r="L13" s="349"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="82">
+        <v>5</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="42"/>
+      <c r="G14" s="74">
+        <f>ABS((HOUR('Duben 2026'!E14)+MINUTE('Duben 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="348"/>
+      <c r="I14" s="348"/>
+      <c r="J14" s="348"/>
+      <c r="K14" s="348"/>
+      <c r="L14" s="349"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="199" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="133">
+        <v>6</v>
+      </c>
+      <c r="C15" s="126"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="128">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="129"/>
+      <c r="G15" s="130">
+        <f>ABS((HOUR('Duben 2026'!E15)+MINUTE('Duben 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="415"/>
+      <c r="I15" s="415"/>
+      <c r="J15" s="415"/>
+      <c r="K15" s="415"/>
+      <c r="L15" s="416"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Duben 2026'!E16)+MINUTE('Duben 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Duben 2026'!E17)+MINUTE('Duben 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Duben 2026'!E18)+MINUTE('Duben 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Duben 2026'!E19)+MINUTE('Duben 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="82">
+        <v>11</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="74">
+        <f>ABS((HOUR('Duben 2026'!E20)+MINUTE('Duben 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="348"/>
+      <c r="I20" s="348"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="349"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="82">
+        <v>12</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="74">
+        <f>ABS((HOUR('Duben 2026'!E21)+MINUTE('Duben 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="348"/>
+      <c r="I21" s="348"/>
+      <c r="J21" s="348"/>
+      <c r="K21" s="348"/>
+      <c r="L21" s="349"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="152">
+        <v>13</v>
+      </c>
+      <c r="C22" s="153"/>
+      <c r="D22" s="154"/>
+      <c r="E22" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="156"/>
+      <c r="G22" s="157">
+        <f>ABS((HOUR('Duben 2026'!E22)+MINUTE('Duben 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="350"/>
+      <c r="I22" s="350"/>
+      <c r="J22" s="350"/>
+      <c r="K22" s="350"/>
+      <c r="L22" s="351"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Duben 2026'!E23)+MINUTE('Duben 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Duben 2026'!E24)+MINUTE('Duben 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Duben 2026'!E25)+MINUTE('Duben 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Duben 2026'!E26)+MINUTE('Duben 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="93">
+        <v>18</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="42"/>
+      <c r="G27" s="74">
+        <f>ABS((HOUR('Duben 2026'!E27)+MINUTE('Duben 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="348"/>
+      <c r="I27" s="348"/>
+      <c r="J27" s="348"/>
+      <c r="K27" s="348"/>
+      <c r="L27" s="349"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="82">
+        <v>19</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="42"/>
+      <c r="G28" s="74">
+        <f>ABS((HOUR('Duben 2026'!E28)+MINUTE('Duben 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="348"/>
+      <c r="I28" s="348"/>
+      <c r="J28" s="348"/>
+      <c r="K28" s="348"/>
+      <c r="L28" s="349"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="152">
+        <v>20</v>
+      </c>
+      <c r="C29" s="153"/>
+      <c r="D29" s="154"/>
+      <c r="E29" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="156"/>
+      <c r="G29" s="157">
+        <f>ABS((HOUR('Duben 2026'!E29)+MINUTE('Duben 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="350"/>
+      <c r="I29" s="350"/>
+      <c r="J29" s="350"/>
+      <c r="K29" s="350"/>
+      <c r="L29" s="351"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="164" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="197">
+        <v>21</v>
+      </c>
+      <c r="C30" s="153"/>
+      <c r="D30" s="154"/>
+      <c r="E30" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="156"/>
+      <c r="G30" s="157">
+        <f>ABS((HOUR('Duben 2026'!E30)+MINUTE('Duben 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="350"/>
+      <c r="I30" s="350"/>
+      <c r="J30" s="350"/>
+      <c r="K30" s="350"/>
+      <c r="L30" s="351"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Duben 2026'!E31)+MINUTE('Duben 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Duben 2026'!E32)+MINUTE('Duben 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Duben 2026'!E33)+MINUTE('Duben 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+    </row>
+    <row r="34" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="82">
+        <v>25</v>
+      </c>
+      <c r="C34" s="39"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="42"/>
+      <c r="G34" s="74">
+        <f>ABS((HOUR('Duben 2026'!E34)+MINUTE('Duben 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="348"/>
+      <c r="I34" s="348"/>
+      <c r="J34" s="348"/>
+      <c r="K34" s="348"/>
+      <c r="L34" s="349"/>
+    </row>
+    <row r="35" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="82">
+        <v>26</v>
+      </c>
+      <c r="C35" s="39"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="56">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="42"/>
+      <c r="G35" s="74">
+        <f>ABS((HOUR('Duben 2026'!E35)+MINUTE('Duben 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="348"/>
+      <c r="I35" s="348"/>
+      <c r="J35" s="348"/>
+      <c r="K35" s="348"/>
+      <c r="L35" s="349"/>
+    </row>
+    <row r="36" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="152">
+        <v>27</v>
+      </c>
+      <c r="C36" s="153"/>
+      <c r="D36" s="154"/>
+      <c r="E36" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="156"/>
+      <c r="G36" s="157">
+        <f>ABS((HOUR('Duben 2026'!E36)+MINUTE('Duben 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="350"/>
+      <c r="I36" s="350"/>
+      <c r="J36" s="350"/>
+      <c r="K36" s="350"/>
+      <c r="L36" s="351"/>
+    </row>
+    <row r="37" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="83">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="58">
+        <f>ABS((HOUR('Duben 2026'!E37)+MINUTE('Duben 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="346"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="346"/>
+      <c r="K37" s="346"/>
+      <c r="L37" s="347"/>
+    </row>
+    <row r="38" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="57">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Duben 2026'!E38)+MINUTE('Duben 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="123" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="110">
+        <v>30</v>
+      </c>
+      <c r="C39" s="111"/>
+      <c r="D39" s="112"/>
+      <c r="E39" s="113">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="114"/>
+      <c r="G39" s="115">
+        <f>ABS((HOUR('Duben 2026'!E39)+MINUTE('Duben 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="413"/>
+      <c r="I39" s="413"/>
+      <c r="J39" s="413"/>
+      <c r="K39" s="413"/>
+      <c r="L39" s="414"/>
+    </row>
+    <row r="40" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="380"/>
+      <c r="C40" s="353"/>
+      <c r="D40" s="354"/>
+      <c r="E40" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="61"/>
+      <c r="G40" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I40" s="367"/>
+      <c r="J40" s="368"/>
+      <c r="K40" s="369"/>
+      <c r="L40" s="370"/>
+    </row>
+    <row r="41" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="380"/>
+      <c r="D41" s="381"/>
+      <c r="E41" s="8">
+        <f>E40+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I41" s="360"/>
+      <c r="J41" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="402"/>
+      <c r="L41" s="403"/>
+    </row>
+    <row r="42" spans="1:22" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="382"/>
+      <c r="B42" s="382"/>
+      <c r="C42" s="383"/>
+      <c r="D42" s="383"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="400"/>
+      <c r="G42" s="400"/>
+      <c r="H42" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" s="358"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="364"/>
+      <c r="L42" s="365"/>
+    </row>
+    <row r="43" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="S43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="U43" s="2"/>
+      <c r="V43" s="2"/>
+    </row>
+    <row r="44" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="374"/>
+      <c r="C44" s="374"/>
+      <c r="D44" s="375"/>
+      <c r="E44" s="375"/>
+      <c r="F44" s="375"/>
+      <c r="G44" s="375"/>
+      <c r="H44" s="375"/>
+      <c r="I44" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="376"/>
+      <c r="K44" s="376"/>
+      <c r="L44" s="66"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="S44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="U44" s="2"/>
+      <c r="V44" s="2"/>
+    </row>
+    <row r="45" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="67"/>
+      <c r="C45" s="377"/>
+      <c r="D45" s="377"/>
+      <c r="E45" s="377"/>
+      <c r="F45" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="376"/>
+      <c r="H45" s="376"/>
+      <c r="I45" s="376"/>
+      <c r="J45" s="378"/>
+      <c r="K45" s="378"/>
+      <c r="L45" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+    </row>
+    <row r="46" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="U46" s="2"/>
+      <c r="V46" s="2"/>
+    </row>
+    <row r="47" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="67"/>
+      <c r="C47" s="67"/>
+      <c r="D47" s="67"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="67"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+    </row>
+    <row r="48" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="Q48" s="2"/>
+      <c r="R48" s="2"/>
+      <c r="S48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="U48" s="2"/>
+      <c r="V48" s="2"/>
+    </row>
+    <row r="49" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="Q49" s="2"/>
+      <c r="R49" s="2"/>
+      <c r="S49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="U49" s="2"/>
+      <c r="V49" s="2"/>
+    </row>
+    <row r="50" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="384"/>
+      <c r="C50" s="384"/>
+      <c r="D50" s="384"/>
+      <c r="E50" s="384"/>
+      <c r="F50" s="384"/>
+      <c r="G50" s="384"/>
+      <c r="H50" s="384"/>
+      <c r="I50" s="384"/>
+      <c r="J50" s="384"/>
+      <c r="K50" s="384"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+      <c r="R50" s="2"/>
+      <c r="S50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="U50" s="2"/>
+      <c r="V50" s="2"/>
+    </row>
+    <row r="51" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="374"/>
+      <c r="C51" s="374"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+      <c r="R51" s="2"/>
+      <c r="S51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="U51" s="2"/>
+      <c r="V51" s="2"/>
+    </row>
+    <row r="52" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+      <c r="R52" s="2"/>
+      <c r="S52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="U52" s="2"/>
+      <c r="V52" s="2"/>
+    </row>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A53" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C53" s="404"/>
+      <c r="D53" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="81"/>
+      <c r="F53" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="405"/>
+      <c r="H53" s="405"/>
+      <c r="I53" s="405"/>
+      <c r="J53" s="405"/>
+      <c r="K53" s="405"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+      <c r="P53" s="2"/>
+      <c r="Q53" s="2"/>
+      <c r="R53" s="2"/>
+      <c r="S53" s="2"/>
+      <c r="T53" s="2"/>
+      <c r="U53" s="2"/>
+      <c r="V53" s="2"/>
+    </row>
+    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="F54" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="385"/>
+      <c r="H54" s="385"/>
+      <c r="I54" s="385"/>
+      <c r="J54" s="385"/>
+      <c r="K54" s="385"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+      <c r="P54" s="2"/>
+      <c r="Q54" s="2"/>
+      <c r="R54" s="2"/>
+      <c r="S54" s="2"/>
+      <c r="T54" s="2"/>
+      <c r="U54" s="2"/>
+      <c r="V54" s="2"/>
+    </row>
+    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+      <c r="P55" s="2"/>
+      <c r="Q55" s="2"/>
+      <c r="R55" s="2"/>
+      <c r="S55" s="2"/>
+      <c r="T55" s="2"/>
+      <c r="U55" s="2"/>
+      <c r="V55" s="2"/>
+    </row>
+    <row r="56" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="Q56" s="2"/>
+      <c r="R56" s="2"/>
+      <c r="S56" s="2"/>
+      <c r="T56" s="2"/>
+      <c r="U56" s="2"/>
+      <c r="V56" s="2"/>
+    </row>
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+      <c r="P57" s="2"/>
+      <c r="Q57" s="2"/>
+      <c r="R57" s="2"/>
+      <c r="S57" s="2"/>
+      <c r="T57" s="2"/>
+      <c r="U57" s="2"/>
+      <c r="V57" s="2"/>
+    </row>
+    <row r="58" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A58" s="2"/>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="2"/>
+      <c r="S58" s="2"/>
+      <c r="T58" s="2"/>
+      <c r="U58" s="2"/>
+      <c r="V58" s="2"/>
+    </row>
+    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A59" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="319"/>
+      <c r="C59" s="270"/>
+      <c r="D59" s="270"/>
+      <c r="F59" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="406"/>
+      <c r="H59" s="406"/>
+      <c r="I59" s="406"/>
+      <c r="J59" s="406"/>
+      <c r="K59" s="406"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="Q59" s="2"/>
+      <c r="R59" s="2"/>
+      <c r="S59" s="2"/>
+      <c r="T59" s="2"/>
+      <c r="U59" s="2"/>
+      <c r="V59" s="2"/>
+    </row>
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="F60" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="386"/>
+      <c r="H60" s="386"/>
+      <c r="I60" s="386"/>
+      <c r="J60" s="386"/>
+      <c r="K60" s="386"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="Q60" s="2"/>
+      <c r="R60" s="2"/>
+      <c r="S60" s="2"/>
+      <c r="T60" s="2"/>
+      <c r="U60" s="2"/>
+      <c r="V60" s="2"/>
+    </row>
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+      <c r="V61" s="2"/>
+    </row>
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A62" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="319"/>
+      <c r="C62" s="270"/>
+      <c r="D62" s="270"/>
+      <c r="F62" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G62" s="406"/>
+      <c r="H62" s="406"/>
+      <c r="I62" s="406"/>
+      <c r="J62" s="406"/>
+      <c r="K62" s="406"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
+    </row>
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="F63" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="386"/>
+      <c r="H63" s="386"/>
+      <c r="I63" s="386"/>
+      <c r="J63" s="386"/>
+      <c r="K63" s="386"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+      <c r="R63" s="2"/>
+      <c r="S63" s="2"/>
+      <c r="T63" s="2"/>
+      <c r="U63" s="2"/>
+      <c r="V63" s="2"/>
+    </row>
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="2"/>
+      <c r="V64" s="2"/>
+    </row>
+    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A65" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="319"/>
+      <c r="C65" s="270"/>
+      <c r="D65" s="270"/>
+      <c r="F65" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G65" s="405"/>
+      <c r="H65" s="405"/>
+      <c r="I65" s="405"/>
+      <c r="J65" s="405"/>
+      <c r="K65" s="405"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2"/>
+      <c r="O65" s="2"/>
+      <c r="P65" s="2"/>
+      <c r="Q65" s="2"/>
+      <c r="R65" s="2"/>
+      <c r="S65" s="2"/>
+      <c r="T65" s="2"/>
+      <c r="U65" s="2"/>
+      <c r="V65" s="2"/>
+    </row>
+    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="F66" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" s="386"/>
+      <c r="H66" s="386"/>
+      <c r="I66" s="386"/>
+      <c r="J66" s="386"/>
+      <c r="K66" s="386"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+      <c r="R66" s="2"/>
+      <c r="S66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="U66" s="2"/>
+      <c r="V66" s="2"/>
+    </row>
+    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+      <c r="R67" s="2"/>
+      <c r="S67" s="2"/>
+      <c r="T67" s="2"/>
+      <c r="U67" s="2"/>
+      <c r="V67" s="2"/>
+    </row>
+    <row r="68" spans="1:22" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="R68" s="2"/>
+      <c r="S68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="U68" s="2"/>
+      <c r="V68" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="D44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H32:L32"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H33:L33"/>
+  </mergeCells>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr codeName="List7">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L69"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J43" sqref="J43:L43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>61</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="422" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="423"/>
+      <c r="J9" s="423"/>
+      <c r="K9" s="423"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="206" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="102">
+        <v>1</v>
+      </c>
+      <c r="C10" s="200"/>
+      <c r="D10" s="201"/>
+      <c r="E10" s="202">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="203"/>
+      <c r="G10" s="204">
+        <f>ABS((HOUR('Květen 2026'!E10)+MINUTE('Květen 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="420"/>
+      <c r="I10" s="420"/>
+      <c r="J10" s="420"/>
+      <c r="K10" s="420"/>
+      <c r="L10" s="421"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="82">
+        <v>2</v>
+      </c>
+      <c r="C11" s="39"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="94">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="42"/>
+      <c r="G11" s="74">
+        <f>ABS((HOUR('Květen 2026'!E11)+MINUTE('Květen 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="348"/>
+      <c r="I11" s="348"/>
+      <c r="J11" s="348"/>
+      <c r="K11" s="348"/>
+      <c r="L11" s="349"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="82">
+        <v>3</v>
+      </c>
+      <c r="C12" s="39"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="42"/>
+      <c r="G12" s="74">
+        <f>ABS((HOUR('Květen 2026'!E12)+MINUTE('Květen 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="348"/>
+      <c r="I12" s="348"/>
+      <c r="J12" s="348"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="349"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="152">
+        <v>4</v>
+      </c>
+      <c r="C13" s="153"/>
+      <c r="D13" s="154"/>
+      <c r="E13" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="156"/>
+      <c r="G13" s="157">
+        <f>ABS((HOUR('Květen 2026'!E13)+MINUTE('Květen 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="350"/>
+      <c r="I13" s="350"/>
+      <c r="J13" s="350"/>
+      <c r="K13" s="350"/>
+      <c r="L13" s="351"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="83">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Květen 2026'!E14)+MINUTE('Květen 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Květen 2026'!E15)+MINUTE('Květen 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Květen 2026'!E16)+MINUTE('Květen 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="206" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="102">
+        <v>8</v>
+      </c>
+      <c r="C17" s="103"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="134">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="105"/>
+      <c r="G17" s="106">
+        <f>ABS((HOUR('Květen 2026'!E17)+MINUTE('Květen 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="425"/>
+      <c r="I17" s="425"/>
+      <c r="J17" s="425"/>
+      <c r="K17" s="425"/>
+      <c r="L17" s="426"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="82">
+        <v>9</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="42"/>
+      <c r="G18" s="74">
+        <f>ABS((HOUR('Květen 2026'!E18)+MINUTE('Květen 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="348"/>
+      <c r="I18" s="348"/>
+      <c r="J18" s="348"/>
+      <c r="K18" s="348"/>
+      <c r="L18" s="349"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="82">
+        <v>10</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="74">
+        <f>ABS((HOUR('Květen 2026'!E19)+MINUTE('Květen 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="348"/>
+      <c r="I19" s="348"/>
+      <c r="J19" s="348"/>
+      <c r="K19" s="348"/>
+      <c r="L19" s="349"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="152">
+        <v>11</v>
+      </c>
+      <c r="C20" s="153"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="156"/>
+      <c r="G20" s="157">
+        <f>ABS((HOUR('Květen 2026'!E20)+MINUTE('Květen 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="350"/>
+      <c r="I20" s="350"/>
+      <c r="J20" s="350"/>
+      <c r="K20" s="350"/>
+      <c r="L20" s="351"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="83">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Květen 2026'!E21)+MINUTE('Květen 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Květen 2026'!E22)+MINUTE('Květen 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Květen 2026'!E23)+MINUTE('Květen 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Květen 2026'!E24)+MINUTE('Květen 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="82">
+        <v>16</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="42"/>
+      <c r="G25" s="74">
+        <f>ABS((HOUR('Květen 2026'!E25)+MINUTE('Květen 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="348"/>
+      <c r="I25" s="348"/>
+      <c r="J25" s="348"/>
+      <c r="K25" s="348"/>
+      <c r="L25" s="349"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="82">
+        <v>17</v>
+      </c>
+      <c r="C26" s="39"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="74">
+        <f>ABS((HOUR('Květen 2026'!E26)+MINUTE('Květen 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="348"/>
+      <c r="I26" s="348"/>
+      <c r="J26" s="348"/>
+      <c r="K26" s="348"/>
+      <c r="L26" s="349"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="152">
+        <v>18</v>
+      </c>
+      <c r="C27" s="153"/>
+      <c r="D27" s="154"/>
+      <c r="E27" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="156"/>
+      <c r="G27" s="157">
+        <f>ABS((HOUR('Květen 2026'!E27)+MINUTE('Květen 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="407"/>
+      <c r="I27" s="408"/>
+      <c r="J27" s="408"/>
+      <c r="K27" s="408"/>
+      <c r="L27" s="409"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="83">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Květen 2026'!E28)+MINUTE('Květen 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Květen 2026'!E29)+MINUTE('Květen 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="83">
+        <v>21</v>
+      </c>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="58">
+        <f>ABS((HOUR('Květen 2026'!E30)+MINUTE('Květen 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="346"/>
+      <c r="I30" s="346"/>
+      <c r="J30" s="346"/>
+      <c r="K30" s="346"/>
+      <c r="L30" s="347"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Květen 2026'!E31)+MINUTE('Květen 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="82">
+        <v>23</v>
+      </c>
+      <c r="C32" s="39"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="42"/>
+      <c r="G32" s="74">
+        <f>ABS((HOUR('Květen 2026'!E32)+MINUTE('Květen 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="348"/>
+      <c r="I32" s="348"/>
+      <c r="J32" s="348"/>
+      <c r="K32" s="348"/>
+      <c r="L32" s="349"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="82">
+        <v>24</v>
+      </c>
+      <c r="C33" s="39"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="74">
+        <f>ABS((HOUR('Květen 2026'!E33)+MINUTE('Květen 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="348"/>
+      <c r="I33" s="348"/>
+      <c r="J33" s="348"/>
+      <c r="K33" s="348"/>
+      <c r="L33" s="349"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="152">
+        <v>25</v>
+      </c>
+      <c r="C34" s="153"/>
+      <c r="D34" s="154"/>
+      <c r="E34" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="156"/>
+      <c r="G34" s="157">
+        <f>ABS((HOUR('Květen 2026'!E34)+MINUTE('Květen 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="350"/>
+      <c r="I34" s="350"/>
+      <c r="J34" s="350"/>
+      <c r="K34" s="350"/>
+      <c r="L34" s="351"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="83">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Květen 2026'!E35)+MINUTE('Květen 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Květen 2026'!E36)+MINUTE('Květen 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="83">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="58">
+        <f>ABS((HOUR('Květen 2026'!E37)+MINUTE('Květen 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="346"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="346"/>
+      <c r="K37" s="346"/>
+      <c r="L37" s="347"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="109" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Květen 2026'!E38)+MINUTE('Květen 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="82">
+        <v>30</v>
+      </c>
+      <c r="C39" s="39"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="42"/>
+      <c r="G39" s="74">
+        <f>ABS((HOUR('Květen 2026'!E39)+MINUTE('Květen 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="348"/>
+      <c r="I39" s="348"/>
+      <c r="J39" s="348"/>
+      <c r="K39" s="348"/>
+      <c r="L39" s="349"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="161" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="84">
+        <v>31</v>
+      </c>
+      <c r="C40" s="73"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="196">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="44"/>
+      <c r="G40" s="85">
+        <f>ABS((HOUR('Květen 2026'!E40)+MINUTE('Květen 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="361"/>
+      <c r="I40" s="361"/>
+      <c r="J40" s="361"/>
+      <c r="K40" s="361"/>
+      <c r="L40" s="362"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="65"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="406">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="406"/>
+      <c r="H54" s="406"/>
+      <c r="I54" s="406"/>
+      <c r="J54" s="406"/>
+      <c r="K54" s="406"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="F66" s="406" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="406"/>
+      <c r="H66" s="406"/>
+      <c r="I66" s="406"/>
+      <c r="J66" s="406"/>
+      <c r="K66" s="406"/>
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F67" s="386" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="2"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+    <row r="69" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H16:L16"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="H40:L40"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H33:L33"/>
+    <mergeCell ref="H32:L32"/>
     <mergeCell ref="H31:L31"/>
     <mergeCell ref="H30:L30"/>
     <mergeCell ref="H29:L29"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="A8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:L8"/>
     <mergeCell ref="H14:L14"/>
     <mergeCell ref="H13:L13"/>
     <mergeCell ref="H12:L12"/>
     <mergeCell ref="H11:L11"/>
     <mergeCell ref="H10:L10"/>
-    <mergeCell ref="H36:L36"/>
-[...53 lines deleted...]
-    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...643 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="List8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L68"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J42" sqref="J42:L42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="39" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75" customHeight="1">
-      <c r="E1" s="222" t="s">
+    <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
         <v>18</v>
       </c>
-      <c r="F1" s="222"/>
-[...8 lines deleted...]
-      <c r="A3" s="220" t="s">
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="422" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="423"/>
+      <c r="J9" s="423"/>
+      <c r="K9" s="423"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="207" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="197">
+        <v>1</v>
+      </c>
+      <c r="C10" s="208"/>
+      <c r="D10" s="209"/>
+      <c r="E10" s="210">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="211"/>
+      <c r="G10" s="212">
+        <f>ABS((HOUR('Červen 2026'!E10)+MINUTE('Červen 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="427"/>
+      <c r="I10" s="427"/>
+      <c r="J10" s="427"/>
+      <c r="K10" s="427"/>
+      <c r="L10" s="428"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="163">
+        <f t="shared" ref="E11:E39" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Červen 2026'!E11)+MINUTE('Červen 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Červen 2026'!E12)+MINUTE('Červen 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Červen 2026'!E13)+MINUTE('Červen 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="83">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Červen 2026'!E14)+MINUTE('Červen 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="82">
+        <v>6</v>
+      </c>
+      <c r="C15" s="39"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="42"/>
+      <c r="G15" s="74">
+        <f>ABS((HOUR('Červen 2026'!E15)+MINUTE('Červen 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="348"/>
+      <c r="I15" s="348"/>
+      <c r="J15" s="348"/>
+      <c r="K15" s="348"/>
+      <c r="L15" s="349"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="82">
+        <v>7</v>
+      </c>
+      <c r="C16" s="39"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="42"/>
+      <c r="G16" s="74">
+        <f>ABS((HOUR('Červen 2026'!E16)+MINUTE('Červen 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="348"/>
+      <c r="I16" s="348"/>
+      <c r="J16" s="348"/>
+      <c r="K16" s="348"/>
+      <c r="L16" s="349"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="152">
+        <v>8</v>
+      </c>
+      <c r="C17" s="153"/>
+      <c r="D17" s="154"/>
+      <c r="E17" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="156"/>
+      <c r="G17" s="157">
+        <f>ABS((HOUR('Červen 2026'!E17)+MINUTE('Červen 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="350"/>
+      <c r="I17" s="350"/>
+      <c r="J17" s="350"/>
+      <c r="K17" s="350"/>
+      <c r="L17" s="351"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Červen 2026'!E18)+MINUTE('Červen 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Červen 2026'!E19)+MINUTE('Červen 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Červen 2026'!E20)+MINUTE('Červen 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="83">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Červen 2026'!E21)+MINUTE('Červen 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="82">
+        <v>13</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="74">
+        <f>ABS((HOUR('Červen 2026'!E22)+MINUTE('Červen 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="348"/>
+      <c r="I22" s="348"/>
+      <c r="J22" s="348"/>
+      <c r="K22" s="348"/>
+      <c r="L22" s="349"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="82">
+        <v>14</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="74">
+        <f>ABS((HOUR('Červen 2026'!E23)+MINUTE('Červen 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="348"/>
+      <c r="I23" s="348"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="349"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="152">
+        <v>15</v>
+      </c>
+      <c r="C24" s="153"/>
+      <c r="D24" s="154"/>
+      <c r="E24" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="156"/>
+      <c r="G24" s="157">
+        <f>ABS((HOUR('Červen 2026'!E24)+MINUTE('Červen 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="350"/>
+      <c r="I24" s="350"/>
+      <c r="J24" s="350"/>
+      <c r="K24" s="350"/>
+      <c r="L24" s="351"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Červen 2026'!E25)+MINUTE('Červen 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Červen 2026'!E26)+MINUTE('Červen 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Červen 2026'!E27)+MINUTE('Červen 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="83">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Červen 2026'!E28)+MINUTE('Červen 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="82">
+        <v>20</v>
+      </c>
+      <c r="C29" s="39"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="42"/>
+      <c r="G29" s="74">
+        <f>ABS((HOUR('Červen 2026'!E29)+MINUTE('Červen 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="348"/>
+      <c r="I29" s="348"/>
+      <c r="J29" s="348"/>
+      <c r="K29" s="348"/>
+      <c r="L29" s="349"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="82">
         <v>21</v>
       </c>
-      <c r="B3" s="220"/>
-[...12 lines deleted...]
-      <c r="A4" s="220" t="s">
+      <c r="C30" s="39"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="42"/>
+      <c r="G30" s="74">
+        <f>ABS((HOUR('Červen 2026'!E30)+MINUTE('Červen 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="348"/>
+      <c r="I30" s="348"/>
+      <c r="J30" s="348"/>
+      <c r="K30" s="348"/>
+      <c r="L30" s="349"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="152">
         <v>22</v>
       </c>
-      <c r="B4" s="220"/>
-[...102 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="C31" s="153"/>
+      <c r="D31" s="154"/>
+      <c r="E31" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="156"/>
+      <c r="G31" s="157">
+        <f>ABS((HOUR('Červen 2026'!E31)+MINUTE('Červen 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="350"/>
+      <c r="I31" s="350"/>
+      <c r="J31" s="350"/>
+      <c r="K31" s="350"/>
+      <c r="L31" s="351"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Červen 2026'!E32)+MINUTE('Červen 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Červen 2026'!E33)+MINUTE('Červen 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="83">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Červen 2026'!E34)+MINUTE('Červen 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="83">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Červen 2026'!E35)+MINUTE('Červen 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="82">
+        <v>27</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="42"/>
+      <c r="G36" s="74">
+        <f>ABS((HOUR('Červen 2026'!E36)+MINUTE('Červen 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="348"/>
+      <c r="I36" s="348"/>
+      <c r="J36" s="348"/>
+      <c r="K36" s="348"/>
+      <c r="L36" s="349"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="82">
+        <v>28</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="42"/>
+      <c r="G37" s="74">
+        <f>ABS((HOUR('Červen 2026'!E37)+MINUTE('Červen 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="348"/>
+      <c r="I37" s="348"/>
+      <c r="J37" s="348"/>
+      <c r="K37" s="348"/>
+      <c r="L37" s="349"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="158" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="111">
-[...671 lines deleted...]
-      <c r="B38" s="105">
+      <c r="B38" s="152">
         <v>29</v>
       </c>
-      <c r="C38" s="93"/>
-[...17 lines deleted...]
-      <c r="A39" s="72" t="s">
+      <c r="C38" s="153"/>
+      <c r="D38" s="154"/>
+      <c r="E38" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="156"/>
+      <c r="G38" s="157">
+        <f>ABS((HOUR('Červen 2026'!E38)+MINUTE('Červen 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="350"/>
+      <c r="I38" s="350"/>
+      <c r="J38" s="350"/>
+      <c r="K38" s="350"/>
+      <c r="L38" s="351"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="123" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="110">
         <v>30</v>
       </c>
-      <c r="C39" s="97"/>
-[...17 lines deleted...]
-      <c r="A40" s="192" t="s">
+      <c r="C39" s="111"/>
+      <c r="D39" s="112"/>
+      <c r="E39" s="205">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="114"/>
+      <c r="G39" s="115">
+        <f>ABS((HOUR('Červen 2026'!E39)+MINUTE('Červen 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="413"/>
+      <c r="I39" s="413"/>
+      <c r="J39" s="413"/>
+      <c r="K39" s="413"/>
+      <c r="L39" s="414"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="352" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="193"/>
-[...2 lines deleted...]
-      <c r="E40" s="69">
+      <c r="B40" s="380"/>
+      <c r="C40" s="353"/>
+      <c r="D40" s="354"/>
+      <c r="E40" s="6">
         <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39</f>
         <v>0</v>
       </c>
-      <c r="F40" s="1"/>
-      <c r="G40" s="15">
+      <c r="F40" s="61"/>
+      <c r="G40" s="1">
         <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39</f>
         <v>0</v>
       </c>
-      <c r="H40" s="164" t="s">
-[...8 lines deleted...]
-      <c r="A41" s="192" t="s">
+      <c r="H40" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I40" s="367"/>
+      <c r="J40" s="368"/>
+      <c r="K40" s="369"/>
+      <c r="L40" s="370"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="380"/>
+      <c r="D41" s="381"/>
+      <c r="E41" s="8">
+        <f>E40+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I41" s="360"/>
+      <c r="J41" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="402"/>
+      <c r="L41" s="403"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="382"/>
+      <c r="B42" s="382"/>
+      <c r="C42" s="383"/>
+      <c r="D42" s="383"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="400"/>
+      <c r="G42" s="400"/>
+      <c r="H42" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I42" s="358"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="364"/>
+      <c r="L42" s="365"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="65"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" s="374"/>
+      <c r="C44" s="374"/>
+      <c r="D44" s="375"/>
+      <c r="E44" s="375"/>
+      <c r="F44" s="375"/>
+      <c r="G44" s="375"/>
+      <c r="H44" s="375"/>
+      <c r="I44" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J44" s="376"/>
+      <c r="K44" s="376"/>
+      <c r="L44" s="66"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="67"/>
+      <c r="C45" s="377"/>
+      <c r="D45" s="377"/>
+      <c r="E45" s="377"/>
+      <c r="F45" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="376"/>
+      <c r="H45" s="376"/>
+      <c r="I45" s="376"/>
+      <c r="J45" s="378"/>
+      <c r="K45" s="378"/>
+      <c r="L45" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="67"/>
+      <c r="C47" s="67"/>
+      <c r="D47" s="67"/>
+      <c r="E47" s="67"/>
+      <c r="F47" s="67"/>
+      <c r="G47" s="67"/>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="384"/>
+      <c r="C50" s="384"/>
+      <c r="D50" s="384"/>
+      <c r="E50" s="384"/>
+      <c r="F50" s="384"/>
+      <c r="G50" s="384"/>
+      <c r="H50" s="384"/>
+      <c r="I50" s="384"/>
+      <c r="J50" s="384"/>
+      <c r="K50" s="384"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="374" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="193"/>
-[...189 lines deleted...]
-      <c r="A53" s="74" t="s">
+      <c r="B51" s="374"/>
+      <c r="C51" s="374"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="153"/>
-[...1 lines deleted...]
-      <c r="D53" s="132" t="s">
+      <c r="B53" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C53" s="404"/>
+      <c r="D53" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="E53" s="133"/>
-[...9 lines deleted...]
-      <c r="F54" s="152" t="s">
+      <c r="E53" s="81"/>
+      <c r="F53" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="405"/>
+      <c r="H53" s="405"/>
+      <c r="I53" s="405"/>
+      <c r="J53" s="405"/>
+      <c r="K53" s="405"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F54" s="385" t="s">
         <v>27</v>
       </c>
-      <c r="G54" s="152"/>
-[...37 lines deleted...]
-      <c r="A57" s="38" t="s">
+      <c r="G54" s="385"/>
+      <c r="H54" s="385"/>
+      <c r="I54" s="385"/>
+      <c r="J54" s="385"/>
+      <c r="K54" s="385"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B57" s="38"/>
-[...26 lines deleted...]
-      <c r="A59" s="39" t="s">
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2"/>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C59" s="157"/>
-[...12 lines deleted...]
-      <c r="F60" s="154" t="s">
+      <c r="B59" s="319"/>
+      <c r="C59" s="270"/>
+      <c r="D59" s="270"/>
+      <c r="F59" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="406"/>
+      <c r="H59" s="406"/>
+      <c r="I59" s="406"/>
+      <c r="J59" s="406"/>
+      <c r="K59" s="406"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F60" s="386" t="s">
         <v>29</v>
       </c>
-      <c r="G60" s="154"/>
-[...21 lines deleted...]
-      <c r="A62" s="39" t="s">
+      <c r="G60" s="386"/>
+      <c r="H60" s="386"/>
+      <c r="I60" s="386"/>
+      <c r="J60" s="386"/>
+      <c r="K60" s="386"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C62" s="157"/>
-[...12 lines deleted...]
-      <c r="F63" s="154" t="s">
+      <c r="B62" s="319"/>
+      <c r="C62" s="270"/>
+      <c r="D62" s="270"/>
+      <c r="F62" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G62" s="406"/>
+      <c r="H62" s="406"/>
+      <c r="I62" s="406"/>
+      <c r="J62" s="406"/>
+      <c r="K62" s="406"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F63" s="386" t="s">
         <v>31</v>
       </c>
-      <c r="G63" s="154"/>
-[...15 lines deleted...]
-      <c r="A65" s="39" t="s">
+      <c r="G63" s="386"/>
+      <c r="H63" s="386"/>
+      <c r="I63" s="386"/>
+      <c r="J63" s="386"/>
+      <c r="K63" s="386"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C65" s="157"/>
-[...11 lines deleted...]
-      <c r="F66" s="154" t="s">
+      <c r="B65" s="319"/>
+      <c r="C65" s="270"/>
+      <c r="D65" s="270"/>
+      <c r="F65" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G65" s="405"/>
+      <c r="H65" s="405"/>
+      <c r="I65" s="405"/>
+      <c r="J65" s="405"/>
+      <c r="K65" s="405"/>
+      <c r="L65" s="2"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F66" s="386" t="s">
         <v>30</v>
       </c>
-      <c r="G66" s="154"/>
-[...21 lines deleted...]
-      <c r="A68" s="41" t="s">
+      <c r="G66" s="386"/>
+      <c r="H66" s="386"/>
+      <c r="I66" s="386"/>
+      <c r="J66" s="386"/>
+      <c r="K66" s="386"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+    </row>
+    <row r="68" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B68" s="41"/>
-[...9 lines deleted...]
-      <c r="L68" s="38"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="v2Y9dqYY1egsbIjxd2uYkYnABCwP00deMkUdHGDT6ftgb0bj2Qi4D0wsmIjS600X69nU/HHOmxDMPsXZwfCzog==" saltValue="SFxryzZARs1AL7gr8HgmzQ==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
-[...26 lines deleted...]
-    <mergeCell ref="H41:I41"/>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="81">
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="F45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="H15:L15"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H14:L14"/>
+    <mergeCell ref="H13:L13"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H31:L31"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H28:L28"/>
     <mergeCell ref="J40:L40"/>
     <mergeCell ref="H37:L37"/>
     <mergeCell ref="J41:L41"/>
     <mergeCell ref="H16:L16"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="H22:L22"/>
     <mergeCell ref="H19:L19"/>
     <mergeCell ref="H18:L18"/>
     <mergeCell ref="H17:L17"/>
     <mergeCell ref="H21:L21"/>
     <mergeCell ref="H20:L20"/>
     <mergeCell ref="H36:L36"/>
     <mergeCell ref="H35:L35"/>
     <mergeCell ref="H34:L34"/>
     <mergeCell ref="H33:L33"/>
     <mergeCell ref="H32:L32"/>
-    <mergeCell ref="H31:L31"/>
-[...14 lines deleted...]
-    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H39:L39"/>
+    <mergeCell ref="H38:L38"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:D42"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="D44:H44"/>
-    <mergeCell ref="I44:K44"/>
-[...3 lines deleted...]
-    <mergeCell ref="A50:K50"/>
     <mergeCell ref="A51:C51"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="F54:K54"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="F59:K59"/>
     <mergeCell ref="F53:K53"/>
+    <mergeCell ref="A59:B59"/>
     <mergeCell ref="C65:D65"/>
-    <mergeCell ref="C62:D62"/>
-[...4 lines deleted...]
-    <mergeCell ref="F62:K62"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...643 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="List9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J43" sqref="J43:L43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="39" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75" customHeight="1">
-      <c r="E1" s="222" t="s">
+    <row r="1" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
         <v>18</v>
       </c>
-      <c r="F1" s="222"/>
-[...10 lines deleted...]
-      <c r="A3" s="220" t="s">
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>63</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="422" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="423"/>
+      <c r="J9" s="423"/>
+      <c r="K9" s="423"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="107">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Červenec 2026'!E10)+MINUTE('Červenec 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="83">
+        <v>2</v>
+      </c>
+      <c r="C11" s="37"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="108">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="41"/>
+      <c r="G11" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E11)+MINUTE('Červenec 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="346"/>
+      <c r="I11" s="346"/>
+      <c r="J11" s="346"/>
+      <c r="K11" s="346"/>
+      <c r="L11" s="347"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="83">
+        <v>3</v>
+      </c>
+      <c r="C12" s="37"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="41"/>
+      <c r="G12" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E12)+MINUTE('Červenec 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="346"/>
+      <c r="I12" s="346"/>
+      <c r="J12" s="346"/>
+      <c r="K12" s="346"/>
+      <c r="L12" s="347"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="82">
+        <v>4</v>
+      </c>
+      <c r="C13" s="39"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="42"/>
+      <c r="G13" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E13)+MINUTE('Červenec 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="348"/>
+      <c r="I13" s="348"/>
+      <c r="J13" s="348"/>
+      <c r="K13" s="348"/>
+      <c r="L13" s="349"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="96" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="97">
+        <v>5</v>
+      </c>
+      <c r="C14" s="98"/>
+      <c r="D14" s="99"/>
+      <c r="E14" s="134">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="100"/>
+      <c r="G14" s="101">
+        <f>ABS((HOUR('Červenec 2026'!E14)+MINUTE('Červenec 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="429"/>
+      <c r="I14" s="429"/>
+      <c r="J14" s="429"/>
+      <c r="K14" s="429"/>
+      <c r="L14" s="430"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="133">
+        <v>6</v>
+      </c>
+      <c r="C15" s="126"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="134">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="129"/>
+      <c r="G15" s="130">
+        <f>ABS((HOUR('Červenec 2026'!E15)+MINUTE('Červenec 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="415"/>
+      <c r="I15" s="415"/>
+      <c r="J15" s="415"/>
+      <c r="K15" s="415"/>
+      <c r="L15" s="416"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E16)+MINUTE('Červenec 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E17)+MINUTE('Červenec 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="83">
+        <v>9</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E18)+MINUTE('Červenec 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="346"/>
+      <c r="I18" s="346"/>
+      <c r="J18" s="346"/>
+      <c r="K18" s="346"/>
+      <c r="L18" s="347"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="83">
+        <v>10</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E19)+MINUTE('Červenec 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="346"/>
+      <c r="I19" s="346"/>
+      <c r="J19" s="346"/>
+      <c r="K19" s="346"/>
+      <c r="L19" s="347"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="82">
+        <v>11</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E20)+MINUTE('Červenec 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="348"/>
+      <c r="I20" s="348"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="349"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="82">
+        <v>12</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E21)+MINUTE('Červenec 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="348"/>
+      <c r="I21" s="348"/>
+      <c r="J21" s="348"/>
+      <c r="K21" s="348"/>
+      <c r="L21" s="349"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="152">
+        <v>13</v>
+      </c>
+      <c r="C22" s="153"/>
+      <c r="D22" s="154"/>
+      <c r="E22" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="156"/>
+      <c r="G22" s="157">
+        <f>ABS((HOUR('Červenec 2026'!E22)+MINUTE('Červenec 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="350"/>
+      <c r="I22" s="350"/>
+      <c r="J22" s="350"/>
+      <c r="K22" s="350"/>
+      <c r="L22" s="351"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E23)+MINUTE('Červenec 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E24)+MINUTE('Červenec 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="83">
+        <v>16</v>
+      </c>
+      <c r="C25" s="37"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="41"/>
+      <c r="G25" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E25)+MINUTE('Červenec 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="346"/>
+      <c r="I25" s="346"/>
+      <c r="J25" s="346"/>
+      <c r="K25" s="346"/>
+      <c r="L25" s="347"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="83">
+        <v>17</v>
+      </c>
+      <c r="C26" s="37"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="41"/>
+      <c r="G26" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E26)+MINUTE('Červenec 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="346"/>
+      <c r="I26" s="346"/>
+      <c r="J26" s="346"/>
+      <c r="K26" s="346"/>
+      <c r="L26" s="347"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="82">
+        <v>18</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="42"/>
+      <c r="G27" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E27)+MINUTE('Červenec 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="348"/>
+      <c r="I27" s="348"/>
+      <c r="J27" s="348"/>
+      <c r="K27" s="348"/>
+      <c r="L27" s="349"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="82">
+        <v>19</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="42"/>
+      <c r="G28" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E28)+MINUTE('Červenec 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="348"/>
+      <c r="I28" s="348"/>
+      <c r="J28" s="348"/>
+      <c r="K28" s="348"/>
+      <c r="L28" s="349"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="152">
+        <v>20</v>
+      </c>
+      <c r="C29" s="153"/>
+      <c r="D29" s="154"/>
+      <c r="E29" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="156"/>
+      <c r="G29" s="157">
+        <f>ABS((HOUR('Červenec 2026'!E29)+MINUTE('Červenec 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="350"/>
+      <c r="I29" s="350"/>
+      <c r="J29" s="350"/>
+      <c r="K29" s="350"/>
+      <c r="L29" s="351"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="83">
         <v>21</v>
       </c>
-      <c r="B3" s="220"/>
-[...12 lines deleted...]
-      <c r="A4" s="220" t="s">
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E30)+MINUTE('Červenec 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="346"/>
+      <c r="I30" s="346"/>
+      <c r="J30" s="346"/>
+      <c r="K30" s="346"/>
+      <c r="L30" s="347"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="83">
         <v>22</v>
       </c>
-      <c r="B4" s="220"/>
-[...102 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E31)+MINUTE('Červenec 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="83">
+        <v>23</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="41"/>
+      <c r="G32" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E32)+MINUTE('Červenec 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="347"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="83">
+        <v>24</v>
+      </c>
+      <c r="C33" s="37"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="41"/>
+      <c r="G33" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E33)+MINUTE('Červenec 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="346"/>
+      <c r="I33" s="346"/>
+      <c r="J33" s="346"/>
+      <c r="K33" s="346"/>
+      <c r="L33" s="347"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="82">
+        <v>25</v>
+      </c>
+      <c r="C34" s="39"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="42"/>
+      <c r="G34" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E34)+MINUTE('Červenec 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="348"/>
+      <c r="I34" s="348"/>
+      <c r="J34" s="348"/>
+      <c r="K34" s="348"/>
+      <c r="L34" s="349"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="82">
+        <v>26</v>
+      </c>
+      <c r="C35" s="39"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="42"/>
+      <c r="G35" s="74">
+        <f>ABS((HOUR('Červenec 2026'!E35)+MINUTE('Červenec 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="348"/>
+      <c r="I35" s="348"/>
+      <c r="J35" s="348"/>
+      <c r="K35" s="348"/>
+      <c r="L35" s="349"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="152">
+        <v>27</v>
+      </c>
+      <c r="C36" s="153"/>
+      <c r="D36" s="154"/>
+      <c r="E36" s="163">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="156"/>
+      <c r="G36" s="157">
+        <f>ABS((HOUR('Červenec 2026'!E36)+MINUTE('Červenec 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="350"/>
+      <c r="I36" s="350"/>
+      <c r="J36" s="350"/>
+      <c r="K36" s="350"/>
+      <c r="L36" s="351"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="83">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E37)+MINUTE('Červenec 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="346"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="346"/>
+      <c r="K37" s="346"/>
+      <c r="L37" s="347"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="111">
-[...20 lines deleted...]
-      <c r="A11" s="51" t="s">
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E38)+MINUTE('Červenec 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="109" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="105">
-[...671 lines deleted...]
-      <c r="B39" s="105">
+      <c r="B39" s="83">
         <v>30</v>
       </c>
-      <c r="C39" s="93"/>
-[...17 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="C39" s="37"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="58">
+        <f>ABS((HOUR('Červenec 2026'!E39)+MINUTE('Červenec 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="346"/>
+      <c r="I39" s="346"/>
+      <c r="J39" s="346"/>
+      <c r="K39" s="346"/>
+      <c r="L39" s="347"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="123" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="110">
         <v>31</v>
       </c>
-      <c r="C40" s="97"/>
-[...17 lines deleted...]
-      <c r="A41" s="192" t="s">
+      <c r="C40" s="111"/>
+      <c r="D40" s="112"/>
+      <c r="E40" s="213">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="114"/>
+      <c r="G40" s="115">
+        <f>ABS((HOUR('Červenec 2026'!E40)+MINUTE('Červenec 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="413"/>
+      <c r="I40" s="413"/>
+      <c r="J40" s="413"/>
+      <c r="K40" s="413"/>
+      <c r="L40" s="414"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="352" t="s">
         <v>5</v>
       </c>
-      <c r="B41" s="193"/>
-[...2 lines deleted...]
-      <c r="E41" s="69">
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
         <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
         <v>0</v>
       </c>
-      <c r="F41" s="1"/>
-      <c r="G41" s="15">
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
         <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
         <v>0</v>
       </c>
-      <c r="H41" s="164" t="s">
-[...8 lines deleted...]
-      <c r="A42" s="192" t="s">
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="65"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
         <v>49</v>
       </c>
-      <c r="B42" s="193"/>
-[...189 lines deleted...]
-      <c r="A54" s="74" t="s">
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B54" s="153"/>
-[...1 lines deleted...]
-      <c r="D54" s="132" t="s">
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="E54" s="133"/>
-[...9 lines deleted...]
-      <c r="F55" s="152" t="s">
+      <c r="E54" s="81"/>
+      <c r="F54" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="405"/>
+      <c r="H54" s="405"/>
+      <c r="I54" s="405"/>
+      <c r="J54" s="405"/>
+      <c r="K54" s="405"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F55" s="385" t="s">
         <v>27</v>
       </c>
-      <c r="G55" s="152"/>
-[...37 lines deleted...]
-      <c r="A58" s="38" t="s">
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B58" s="38"/>
-[...26 lines deleted...]
-      <c r="A60" s="39" t="s">
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C60" s="157"/>
-[...12 lines deleted...]
-      <c r="F61" s="154" t="s">
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F61" s="386" t="s">
         <v>29</v>
       </c>
-      <c r="G61" s="154"/>
-[...21 lines deleted...]
-      <c r="A63" s="39" t="s">
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C63" s="157"/>
-[...12 lines deleted...]
-      <c r="F64" s="154" t="s">
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F64" s="386" t="s">
         <v>31</v>
       </c>
-      <c r="G64" s="154"/>
-[...15 lines deleted...]
-      <c r="A66" s="39" t="s">
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C66" s="157"/>
-[...11 lines deleted...]
-      <c r="F67" s="154" t="s">
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="F66" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="405"/>
+      <c r="H66" s="405"/>
+      <c r="I66" s="405"/>
+      <c r="J66" s="405"/>
+      <c r="K66" s="405"/>
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F67" s="386" t="s">
         <v>30</v>
       </c>
-      <c r="G67" s="154"/>
-[...21 lines deleted...]
-      <c r="A69" s="41" t="s">
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="2"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+    <row r="69" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B69" s="41"/>
-[...9 lines deleted...]
-      <c r="L69" s="38"/>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="duWToDEiR01Iw9iGuUY2cj4ZgvnxvAUkqkaGKPEm5MpYkUW6eZ1l4qPfi3y337huhjNyjDh4fqjkh/tGQweF5g==" saltValue="D0LN68mEPd6U2RqmP6xOlA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
-[...9 lines deleted...]
-    <mergeCell ref="G8:G9"/>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="H36:L36"/>
+    <mergeCell ref="H37:L37"/>
+    <mergeCell ref="H22:L22"/>
     <mergeCell ref="H13:L13"/>
     <mergeCell ref="H14:L14"/>
     <mergeCell ref="H15:L15"/>
     <mergeCell ref="H16:L16"/>
     <mergeCell ref="H17:L17"/>
-    <mergeCell ref="H8:L8"/>
-[...3 lines deleted...]
-    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H26:L26"/>
+    <mergeCell ref="H27:L27"/>
+    <mergeCell ref="H28:L28"/>
+    <mergeCell ref="H29:L29"/>
+    <mergeCell ref="H30:L30"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
     <mergeCell ref="C46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="H24:L24"/>
     <mergeCell ref="H25:L25"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="H31:L31"/>
     <mergeCell ref="H32:L32"/>
     <mergeCell ref="H33:L33"/>
     <mergeCell ref="A41:D41"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H35:L35"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="A8:B9"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:L8"/>
+    <mergeCell ref="H9:L9"/>
+    <mergeCell ref="H10:L10"/>
+    <mergeCell ref="H11:L11"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="J42:L42"/>
     <mergeCell ref="H38:L38"/>
     <mergeCell ref="H39:L39"/>
     <mergeCell ref="H40:L40"/>
-    <mergeCell ref="H36:L36"/>
     <mergeCell ref="H41:I41"/>
-    <mergeCell ref="H37:L37"/>
     <mergeCell ref="H43:I43"/>
-    <mergeCell ref="J43:L43"/>
-[...27 lines deleted...]
-    <mergeCell ref="F66:K66"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-[...643 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="List10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J43" sqref="J43:L43"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="39" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="4.28515625" style="3" customWidth="1"/>
+    <col min="2" max="4" width="6.42578125" style="3" customWidth="1"/>
+    <col min="5" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="18.75">
-      <c r="E1" s="222" t="s">
+    <row r="1" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E1" s="321" t="s">
         <v>18</v>
       </c>
-      <c r="F1" s="222"/>
-      <c r="G1" s="223" t="s">
+      <c r="F1" s="321"/>
+      <c r="G1" s="322" t="s">
+        <v>64</v>
+      </c>
+      <c r="H1" s="322"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="78"/>
+    </row>
+    <row r="3" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="323" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="323"/>
+      <c r="C3" s="323"/>
+      <c r="D3" s="323"/>
+      <c r="E3" s="323"/>
+      <c r="F3" s="323"/>
+      <c r="G3" s="323"/>
+      <c r="H3" s="397">
+        <f>'Leden 2026'!H3</f>
+        <v>0</v>
+      </c>
+      <c r="I3" s="397"/>
+      <c r="J3" s="397"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="266" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="266"/>
+      <c r="C4" s="266"/>
+      <c r="D4" s="266"/>
+      <c r="E4" s="266"/>
+      <c r="F4" s="266"/>
+      <c r="G4" s="266"/>
+      <c r="H4" s="396">
+        <f>'Leden 2026'!H4</f>
+        <v>0</v>
+      </c>
+      <c r="I4" s="396"/>
+      <c r="J4" s="396"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+    </row>
+    <row r="6" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="387">
+        <f>'Leden 2026'!D6</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="387"/>
+      <c r="F6" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="326"/>
+      <c r="H6" s="387">
+        <f>'Leden 2026'!H6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="387"/>
+      <c r="J6" s="387"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+    </row>
+    <row r="7" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="61"/>
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+    </row>
+    <row r="8" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="328"/>
+      <c r="C8" s="331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="332"/>
+      <c r="E8" s="333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="335" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="337" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="392" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="339"/>
+      <c r="J8" s="339"/>
+      <c r="K8" s="339"/>
+      <c r="L8" s="340"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="329"/>
+      <c r="B9" s="330"/>
+      <c r="C9" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="334"/>
+      <c r="F9" s="336"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="422" t="str">
+        <f>'Leden 2026'!H9</f>
+        <v>HASÍK</v>
+      </c>
+      <c r="I9" s="423"/>
+      <c r="J9" s="423"/>
+      <c r="K9" s="423"/>
+      <c r="L9" s="424"/>
+    </row>
+    <row r="10" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="122" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="107">
+        <v>1</v>
+      </c>
+      <c r="C10" s="140"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142">
+        <f>(D10-C10+(D10&lt;C10))-0.0208333333333333*(IF((D10-C10+(D10&lt;C10))&gt;0.25,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.5,1,0)+IF((D10-C10+(D10&lt;C10))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="143"/>
+      <c r="G10" s="144">
+        <f>ABS((HOUR('Srpen 2026'!E10)+MINUTE('Srpen 2026'!E10)/60))*F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="417"/>
+      <c r="I10" s="417"/>
+      <c r="J10" s="417"/>
+      <c r="K10" s="417"/>
+      <c r="L10" s="418"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="82">
+        <v>2</v>
+      </c>
+      <c r="C11" s="39"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="94">
+        <f t="shared" ref="E11:E40" si="0">(D11-C11+(D11&lt;C11))-0.0208333333333333*(IF((D11-C11+(D11&lt;C11))&gt;0.25,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.5,1,0)+IF((D11-C11+(D11&lt;C11))&gt;0.75,1,0))</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="42"/>
+      <c r="G11" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E11)+MINUTE('Srpen 2026'!E11)/60))*F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="348"/>
+      <c r="I11" s="348"/>
+      <c r="J11" s="348"/>
+      <c r="K11" s="348"/>
+      <c r="L11" s="349"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="82">
+        <v>3</v>
+      </c>
+      <c r="C12" s="39"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F12" s="42"/>
+      <c r="G12" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E12)+MINUTE('Srpen 2026'!E12)/60))*F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="348"/>
+      <c r="I12" s="348"/>
+      <c r="J12" s="348"/>
+      <c r="K12" s="348"/>
+      <c r="L12" s="349"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="83">
+        <v>4</v>
+      </c>
+      <c r="C13" s="37"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E13)+MINUTE('Srpen 2026'!E13)/60))*F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="346"/>
+      <c r="I13" s="346"/>
+      <c r="J13" s="346"/>
+      <c r="K13" s="346"/>
+      <c r="L13" s="347"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="83">
+        <v>5</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E14)+MINUTE('Srpen 2026'!E14)/60))*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="346"/>
+      <c r="I14" s="346"/>
+      <c r="J14" s="346"/>
+      <c r="K14" s="346"/>
+      <c r="L14" s="347"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="83">
+        <v>6</v>
+      </c>
+      <c r="C15" s="37"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E15)+MINUTE('Srpen 2026'!E15)/60))*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="346"/>
+      <c r="I15" s="346"/>
+      <c r="J15" s="346"/>
+      <c r="K15" s="346"/>
+      <c r="L15" s="347"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="83">
+        <v>7</v>
+      </c>
+      <c r="C16" s="37"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E16)+MINUTE('Srpen 2026'!E16)/60))*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="346"/>
+      <c r="I16" s="346"/>
+      <c r="J16" s="346"/>
+      <c r="K16" s="346"/>
+      <c r="L16" s="347"/>
+    </row>
+    <row r="17" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="83">
+        <v>8</v>
+      </c>
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E17)+MINUTE('Srpen 2026'!E17)/60))*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="346"/>
+      <c r="I17" s="346"/>
+      <c r="J17" s="346"/>
+      <c r="K17" s="346"/>
+      <c r="L17" s="347"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="82">
+        <v>9</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="42"/>
+      <c r="G18" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E18)+MINUTE('Srpen 2026'!E18)/60))*F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="348"/>
+      <c r="I18" s="348"/>
+      <c r="J18" s="348"/>
+      <c r="K18" s="348"/>
+      <c r="L18" s="349"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="82">
+        <v>10</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E19)+MINUTE('Srpen 2026'!E19)/60))*F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="348"/>
+      <c r="I19" s="348"/>
+      <c r="J19" s="348"/>
+      <c r="K19" s="348"/>
+      <c r="L19" s="349"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="83">
+        <v>11</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E20)+MINUTE('Srpen 2026'!E20)/60))*F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="347"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="83">
+        <v>12</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E21)+MINUTE('Srpen 2026'!E21)/60))*F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="346"/>
+      <c r="I21" s="346"/>
+      <c r="J21" s="346"/>
+      <c r="K21" s="346"/>
+      <c r="L21" s="347"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="83">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E22)+MINUTE('Srpen 2026'!E22)/60))*F22</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="346"/>
+      <c r="I22" s="346"/>
+      <c r="J22" s="346"/>
+      <c r="K22" s="346"/>
+      <c r="L22" s="347"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="83">
+        <v>14</v>
+      </c>
+      <c r="C23" s="37"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="41"/>
+      <c r="G23" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E23)+MINUTE('Srpen 2026'!E23)/60))*F23</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="347"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="83">
+        <v>15</v>
+      </c>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F24" s="41"/>
+      <c r="G24" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E24)+MINUTE('Srpen 2026'!E24)/60))*F24</f>
+        <v>0</v>
+      </c>
+      <c r="H24" s="346"/>
+      <c r="I24" s="346"/>
+      <c r="J24" s="346"/>
+      <c r="K24" s="346"/>
+      <c r="L24" s="347"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="82">
+        <v>16</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F25" s="42"/>
+      <c r="G25" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E25)+MINUTE('Srpen 2026'!E25)/60))*F25</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="348"/>
+      <c r="I25" s="348"/>
+      <c r="J25" s="348"/>
+      <c r="K25" s="348"/>
+      <c r="L25" s="349"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="82">
+        <v>17</v>
+      </c>
+      <c r="C26" s="39"/>
+      <c r="D26" s="40"/>
+      <c r="E26" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E26)+MINUTE('Srpen 2026'!E26)/60))*F26</f>
+        <v>0</v>
+      </c>
+      <c r="H26" s="348"/>
+      <c r="I26" s="348"/>
+      <c r="J26" s="348"/>
+      <c r="K26" s="348"/>
+      <c r="L26" s="349"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="83">
+        <v>18</v>
+      </c>
+      <c r="C27" s="37"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="41"/>
+      <c r="G27" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E27)+MINUTE('Srpen 2026'!E27)/60))*F27</f>
+        <v>0</v>
+      </c>
+      <c r="H27" s="346"/>
+      <c r="I27" s="346"/>
+      <c r="J27" s="346"/>
+      <c r="K27" s="346"/>
+      <c r="L27" s="347"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="83">
+        <v>19</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E28)+MINUTE('Srpen 2026'!E28)/60))*F28</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="346"/>
+      <c r="I28" s="346"/>
+      <c r="J28" s="346"/>
+      <c r="K28" s="346"/>
+      <c r="L28" s="347"/>
+    </row>
+    <row r="29" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="83">
+        <v>20</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E29)+MINUTE('Srpen 2026'!E29)/60))*F29</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="346"/>
+      <c r="I29" s="346"/>
+      <c r="J29" s="346"/>
+      <c r="K29" s="346"/>
+      <c r="L29" s="347"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="83">
+        <v>21</v>
+      </c>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E30)+MINUTE('Srpen 2026'!E30)/60))*F30</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="346"/>
+      <c r="I30" s="346"/>
+      <c r="J30" s="346"/>
+      <c r="K30" s="346"/>
+      <c r="L30" s="347"/>
+    </row>
+    <row r="31" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="83">
+        <v>22</v>
+      </c>
+      <c r="C31" s="37"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="41"/>
+      <c r="G31" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E31)+MINUTE('Srpen 2026'!E31)/60))*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="346"/>
+      <c r="I31" s="346"/>
+      <c r="J31" s="346"/>
+      <c r="K31" s="346"/>
+      <c r="L31" s="347"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="82">
+        <v>23</v>
+      </c>
+      <c r="C32" s="39"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="42"/>
+      <c r="G32" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E32)+MINUTE('Srpen 2026'!E32)/60))*F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="348"/>
+      <c r="I32" s="348"/>
+      <c r="J32" s="348"/>
+      <c r="K32" s="348"/>
+      <c r="L32" s="349"/>
+    </row>
+    <row r="33" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="174" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="82">
+        <v>24</v>
+      </c>
+      <c r="C33" s="39"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="42"/>
+      <c r="G33" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E33)+MINUTE('Srpen 2026'!E33)/60))*F33</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="348"/>
+      <c r="I33" s="348"/>
+      <c r="J33" s="348"/>
+      <c r="K33" s="348"/>
+      <c r="L33" s="349"/>
+    </row>
+    <row r="34" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="83">
+        <v>25</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="41"/>
+      <c r="G34" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E34)+MINUTE('Srpen 2026'!E34)/60))*F34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="346"/>
+      <c r="I34" s="346"/>
+      <c r="J34" s="346"/>
+      <c r="K34" s="346"/>
+      <c r="L34" s="347"/>
+    </row>
+    <row r="35" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="83">
+        <v>26</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="41"/>
+      <c r="G35" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E35)+MINUTE('Srpen 2026'!E35)/60))*F35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="346"/>
+      <c r="I35" s="346"/>
+      <c r="J35" s="346"/>
+      <c r="K35" s="346"/>
+      <c r="L35" s="347"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="83">
+        <v>27</v>
+      </c>
+      <c r="C36" s="37"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41"/>
+      <c r="G36" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E36)+MINUTE('Srpen 2026'!E36)/60))*F36</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="346"/>
+      <c r="I36" s="346"/>
+      <c r="J36" s="346"/>
+      <c r="K36" s="346"/>
+      <c r="L36" s="347"/>
+    </row>
+    <row r="37" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="83">
+        <v>28</v>
+      </c>
+      <c r="C37" s="37"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="41"/>
+      <c r="G37" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E37)+MINUTE('Srpen 2026'!E37)/60))*F37</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="346"/>
+      <c r="I37" s="346"/>
+      <c r="J37" s="346"/>
+      <c r="K37" s="346"/>
+      <c r="L37" s="347"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="B38" s="83">
+        <v>29</v>
+      </c>
+      <c r="C38" s="37"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="41"/>
+      <c r="G38" s="58">
+        <f>ABS((HOUR('Srpen 2026'!E38)+MINUTE('Srpen 2026'!E38)/60))*F38</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="346"/>
+      <c r="I38" s="346"/>
+      <c r="J38" s="346"/>
+      <c r="K38" s="346"/>
+      <c r="L38" s="347"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="82">
+        <v>30</v>
+      </c>
+      <c r="C39" s="39"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="42"/>
+      <c r="G39" s="74">
+        <f>ABS((HOUR('Srpen 2026'!E39)+MINUTE('Srpen 2026'!E39)/60))*F39</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="348"/>
+      <c r="I39" s="348"/>
+      <c r="J39" s="348"/>
+      <c r="K39" s="348"/>
+      <c r="L39" s="349"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="84">
+        <v>31</v>
+      </c>
+      <c r="C40" s="73"/>
+      <c r="D40" s="43"/>
+      <c r="E40" s="196">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="44"/>
+      <c r="G40" s="85">
+        <f>ABS((HOUR('Srpen 2026'!E40)+MINUTE('Srpen 2026'!E40)/60))*F40</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="361"/>
+      <c r="I40" s="361"/>
+      <c r="J40" s="361"/>
+      <c r="K40" s="361"/>
+      <c r="L40" s="362"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="379" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="380"/>
+      <c r="C41" s="353"/>
+      <c r="D41" s="354"/>
+      <c r="E41" s="6">
+        <f>E10+E11+E12+E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26+E27+E28+E29+E30+E31+E32+E33+E34+E35+E36+E37+E38+E39+E40</f>
+        <v>0</v>
+      </c>
+      <c r="F41" s="61"/>
+      <c r="G41" s="1">
+        <f>G10+G11+G12+G13+G14+G15+G16+G17+G18+G19+G20+G21+G22+G23+G24+G25+G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38+G39+G40</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="366" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="367"/>
+      <c r="J41" s="368"/>
+      <c r="K41" s="369"/>
+      <c r="L41" s="370"/>
+    </row>
+    <row r="42" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="379" t="s">
         <v>43</v>
       </c>
-      <c r="H1" s="223"/>
-[...84 lines deleted...]
-      <c r="A8" s="168" t="s">
+      <c r="B42" s="380"/>
+      <c r="C42" s="380"/>
+      <c r="D42" s="381"/>
+      <c r="E42" s="8">
+        <f>E41+'Leden 2026'!E41+'Únor 2026'!E38+'Březen 2026'!E41+'Duben 2026'!E40+'Květen 2026'!E41+'Červen 2026'!E40+'Červenec 2026'!E41</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="359" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="360"/>
+      <c r="J42" s="401">
+        <f>'Leden 2026'!J42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="402"/>
+      <c r="L42" s="403"/>
+    </row>
+    <row r="43" spans="1:12" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="382"/>
+      <c r="B43" s="382"/>
+      <c r="C43" s="383"/>
+      <c r="D43" s="383"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="357" t="s">
+        <v>47</v>
+      </c>
+      <c r="I43" s="358"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="364"/>
+      <c r="L43" s="365"/>
+    </row>
+    <row r="44" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="61"/>
+      <c r="C44" s="61"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="65"/>
+    </row>
+    <row r="45" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="374" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="374"/>
+      <c r="C45" s="374"/>
+      <c r="D45" s="375"/>
+      <c r="E45" s="375"/>
+      <c r="F45" s="375"/>
+      <c r="G45" s="375"/>
+      <c r="H45" s="375"/>
+      <c r="I45" s="376" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="376"/>
+      <c r="K45" s="376"/>
+      <c r="L45" s="66"/>
+    </row>
+    <row r="46" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="67"/>
+      <c r="C46" s="377"/>
+      <c r="D46" s="377"/>
+      <c r="E46" s="377"/>
+      <c r="F46" s="376" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="376"/>
+      <c r="H46" s="376"/>
+      <c r="I46" s="376"/>
+      <c r="J46" s="378"/>
+      <c r="K46" s="378"/>
+      <c r="L46" s="68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+    </row>
+    <row r="48" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="67" t="s">
+        <v>24</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+    </row>
+    <row r="49" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+    </row>
+    <row r="50" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+    </row>
+    <row r="51" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="384" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="384"/>
+      <c r="C51" s="384"/>
+      <c r="D51" s="384"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="384"/>
+      <c r="G51" s="384"/>
+      <c r="H51" s="384"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="384"/>
+      <c r="L51" s="2"/>
+    </row>
+    <row r="52" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="374" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="374"/>
+      <c r="C52" s="374"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+    </row>
+    <row r="53" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="404" t="str">
+        <f>'Leden 2026'!B54</f>
+        <v>Ostravě</v>
+      </c>
+      <c r="C54" s="404"/>
+      <c r="D54" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="81"/>
+      <c r="F54" s="405">
+        <f>'Leden 2026'!F54</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="405"/>
+      <c r="H54" s="405"/>
+      <c r="I54" s="405"/>
+      <c r="J54" s="405"/>
+      <c r="K54" s="405"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F55" s="385" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="385"/>
+      <c r="H55" s="385"/>
+      <c r="I55" s="385"/>
+      <c r="J55" s="385"/>
+      <c r="K55" s="385"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="169"/>
-[...163 lines deleted...]
-      <c r="B15" s="78">
+      <c r="B60" s="319"/>
+      <c r="C60" s="270"/>
+      <c r="D60" s="270"/>
+      <c r="F60" s="406">
+        <f>'Leden 2026'!F60</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="406"/>
+      <c r="H60" s="406"/>
+      <c r="I60" s="406"/>
+      <c r="J60" s="406"/>
+      <c r="K60" s="406"/>
+      <c r="L60" s="2"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F61" s="386" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="386"/>
+      <c r="H61" s="386"/>
+      <c r="I61" s="386"/>
+      <c r="J61" s="386"/>
+      <c r="K61" s="386"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" s="319" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="93"/>
-[...572 lines deleted...]
-      <c r="B39" s="79">
+      <c r="B63" s="319"/>
+      <c r="C63" s="270"/>
+      <c r="D63" s="270"/>
+      <c r="F63" s="406" t="str">
+        <f>'Leden 2026'!F63</f>
+        <v>Ing. Martin Nekula, MBA</v>
+      </c>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F64" s="386" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" s="386"/>
+      <c r="H64" s="386"/>
+      <c r="I64" s="386"/>
+      <c r="J64" s="386"/>
+      <c r="K64" s="386"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" s="319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="319"/>
+      <c r="C66" s="270"/>
+      <c r="D66" s="270"/>
+      <c r="F66" s="405" t="str">
+        <f>'Leden 2026'!F66</f>
+        <v>Bc. Daniela Budinová</v>
+      </c>
+      <c r="G66" s="405"/>
+      <c r="H66" s="405"/>
+      <c r="I66" s="405"/>
+      <c r="J66" s="405"/>
+      <c r="K66" s="405"/>
+      <c r="L66" s="2"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="F67" s="386" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="95"/>
-[...353 lines deleted...]
-      <c r="A69" s="41" t="s">
+      <c r="G67" s="386"/>
+      <c r="H67" s="386"/>
+      <c r="I67" s="386"/>
+      <c r="J67" s="386"/>
+      <c r="K67" s="386"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" s="2"/>
+      <c r="B68" s="2"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="2"/>
+      <c r="E68" s="2"/>
+      <c r="F68" s="2"/>
+      <c r="G68" s="2"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+    </row>
+    <row r="69" spans="1:12" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B69" s="41"/>
-[...1 lines deleted...]
-      <c r="D69" s="41"/>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="I8+bOOoeb9rW92rwh2QqNTZSAWpJSLCy5MmV0TelBT4gjS+13QCP/Aqe28+R/VBF2KnIGZDP4mOwXYqMNYd3IA==" saltValue="PB1J0PywLTnVOQmXDqL7dw==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
-[...22 lines deleted...]
-    <mergeCell ref="H40:L40"/>
+  <sheetProtection password="DDBC" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="82">
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="F67:K67"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F66:K66"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:L43"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="H17:L17"/>
+    <mergeCell ref="H18:L18"/>
+    <mergeCell ref="H19:L19"/>
+    <mergeCell ref="H20:L20"/>
+    <mergeCell ref="H21:L21"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="A8:B9"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="H30:L30"/>
     <mergeCell ref="H31:L31"/>
     <mergeCell ref="H32:L32"/>
     <mergeCell ref="H33:L33"/>
     <mergeCell ref="H34:L34"/>
     <mergeCell ref="H27:L27"/>
     <mergeCell ref="H28:L28"/>
     <mergeCell ref="H29:L29"/>
     <mergeCell ref="H13:L13"/>
     <mergeCell ref="H14:L14"/>
-    <mergeCell ref="A42:D42"/>
-[...1889 lines deleted...]
-  <mergeCells count="78">
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="J42:L42"/>
+    <mergeCell ref="H35:L35"/>
     <mergeCell ref="H36:L36"/>
     <mergeCell ref="H37:L37"/>
-    <mergeCell ref="H35:L35"/>
-[...2 lines deleted...]
-    <mergeCell ref="A40:D40"/>
     <mergeCell ref="H38:L38"/>
     <mergeCell ref="H39:L39"/>
-    <mergeCell ref="J42:L42"/>
-[...11 lines deleted...]
-    <mergeCell ref="H34:L34"/>
+    <mergeCell ref="H40:L40"/>
     <mergeCell ref="H25:L25"/>
     <mergeCell ref="H26:L26"/>
-    <mergeCell ref="H27:L27"/>
-[...20 lines deleted...]
-    <mergeCell ref="H11:L11"/>
     <mergeCell ref="H12:L12"/>
-    <mergeCell ref="H13:L13"/>
-[...2299 lines deleted...]
-    <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:L8"/>
     <mergeCell ref="H9:L9"/>
     <mergeCell ref="H10:L10"/>
     <mergeCell ref="H11:L11"/>
-    <mergeCell ref="H12:L12"/>
-[...24 lines deleted...]
-    <mergeCell ref="J42:L42"/>
     <mergeCell ref="H15:L15"/>
     <mergeCell ref="H16:L16"/>
-    <mergeCell ref="H17:L17"/>
-[...5 lines deleted...]
-    <mergeCell ref="H21:L21"/>
     <mergeCell ref="H22:L22"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="H24:L24"/>
-    <mergeCell ref="A45:C45"/>
-[...19 lines deleted...]
-    <mergeCell ref="F64:K64"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1306 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-[...639 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1399 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-[...639 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010042BC6D022BD52B4F958F5A813CDC4BFC" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="3cd8c285eda752d6c5e46b08441634c8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1f22f9ed-1f6d-4134-919b-b43dd93f8f13" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a6bb9c6cecc503c6cd72619850df010" ns3:_="">
+    <xsd:import namespace="1f22f9ed-1f6d-4134-919b-b43dd93f8f13"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1f22f9ed-1f6d-4134-919b-b43dd93f8f13" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="13" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-[...1424 lines deleted...]
-</worksheet>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-[...639 lines deleted...]
-</worksheet>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...638 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01323D81-BBFA-432E-9872-B73E0C875ACE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1f22f9ed-1f6d-4134-919b-b43dd93f8f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1632 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EEC9F38-12C3-474F-9614-A5D14A1166EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5223 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2C2D563-F4EA-475C-B7FC-5D6F35186045}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1f22f9ed-1f6d-4134-919b-b43dd93f8f13"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>25</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
-[...24 lines deleted...]
-      <vt:lpstr>Vzorce_12</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
+      <vt:lpstr>VZOR</vt:lpstr>
+      <vt:lpstr>Leden 2026</vt:lpstr>
+      <vt:lpstr>Únor 2026</vt:lpstr>
+      <vt:lpstr>Březen 2026</vt:lpstr>
+      <vt:lpstr>Duben 2026</vt:lpstr>
+      <vt:lpstr>Květen 2026</vt:lpstr>
+      <vt:lpstr>Červen 2026</vt:lpstr>
+      <vt:lpstr>Červenec 2026</vt:lpstr>
+      <vt:lpstr>Srpen 2026</vt:lpstr>
+      <vt:lpstr>Září 2026</vt:lpstr>
+      <vt:lpstr>Říjen 2026</vt:lpstr>
+      <vt:lpstr>Listopad 2026</vt:lpstr>
+      <vt:lpstr>Prosinec 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HZS MSK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Pavla Chudíková</dc:creator>
+  <dc:creator>radim.balner@hzsmsk.cz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010042BC6D022BD52B4F958F5A813CDC4BFC</vt:lpwstr>
+  </property>
+</Properties>
+</file>